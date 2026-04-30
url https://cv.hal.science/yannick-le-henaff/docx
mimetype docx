--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2062,355 +2062,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ON N'EST PAS LÀ POUR FAIRE LE SHOW » La troisième mi-temps au rugby féminin, entre provocations et regards d'hommes</w:t>
+                <w:t xml:space="preserve">On n’est pas là pour faire le show” : la troisième mi-temps au rugby féminin, entre provocations et “regards d’hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 24, pp.143-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684113v1</w:t>
+                <w:t xml:space="preserve">hal-01089652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On n’est pas là pour faire le show” : la troisième mi-temps au rugby féminin, entre provocations et “regards d’hommes</w:t>
+                <w:t xml:space="preserve">« ON N'EST PAS LÀ POUR FAIRE LE SHOW » La troisième mi-temps au rugby féminin, entre provocations et regards d'hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24, pp.143-163</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089652v1</w:t>
+                <w:t xml:space="preserve">hal-01684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the “third half-time</w:t>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France: Uses of the &amp;quot; third half-time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (3/4), pp.367-381</w:t>
+              <w:t xml:space="preserve">, 2014, 494, pp.367 - 381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089663v1</w:t>
+                <w:t xml:space="preserve">hal-01684148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France: Uses of the &amp;quot; third half-time</w:t>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the “third half-time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 494, pp.367 - 381</w:t>
+              <w:t xml:space="preserve">, 2014, 49 (3/4), pp.367-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684148v1</w:t>
+                <w:t xml:space="preserve">hal-01089663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the &amp;quot;third half-time</w:t>
               </w:r>
@@ -2852,273 +2852,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
+                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bodin</w:t>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robène</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
+              <w:t xml:space="preserve">, 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344811v1</w:t>
+                <w:t xml:space="preserve">halshs-00630824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
+                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Sempé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Philippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.19</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00630824v1</w:t>
+                <w:t xml:space="preserve">hal-02344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
@@ -3305,351 +3305,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hématomes, éraflures, cicatrices. Les marques corporelles (involontaires ?) comme métis du rugby</w:t>
+                <w:t xml:space="preserve">L'offre de relaxation en France comme exemple d'éthique psycho corporelle : analyse d'une déontologie en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, n°32, pp. 553-575</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.95-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00338654v1</w:t>
+                <w:t xml:space="preserve">halshs-00347033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'offre de relaxation en France comme exemple d'éthique psycho corporelle : analyse d'une déontologie en action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hématomes, éraflures, cicatrices. Les marques corporelles (involontaires ?) comme métis du rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.95-114</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00347033v1</w:t>
+                <w:t xml:space="preserve">halshs-00346280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hématomes, éraflures, cicatrices. Les marques corporelles (involontaires ?) comme métis du rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 32</w:t>
+              <w:t xml:space="preserve">, 2008, n°32, pp. 553-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00346280v1</w:t>
+                <w:t xml:space="preserve">halshs-00338654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugby et féminité, un corps à corps difficile</w:t>
               </w:r>
@@ -3743,64 +3743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,135 +4173,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports à risque et marques corporelles identitaires : l'exemple du tatouage dans le freeride</w:t>
+                <w:t xml:space="preserve">Le langage de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles Pratiques Dermatologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n°25, pp. 17-21</w:t>
+              <w:t xml:space="preserve">Sport et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00338650v1</w:t>
+                <w:t xml:space="preserve">halshs-00346290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports à risque et marques corporelles identitaires : l'exemple du tatouage dans le freeride</w:t>
               </w:r>
@@ -4313,64 +4287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Dermatologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4389,109 +4363,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage de la peau</w:t>
+                <w:t xml:space="preserve">Sports à risque et marques corporelles identitaires : l'exemple du tatouage dans le freeride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.28-35</w:t>
+              <w:t xml:space="preserve">Les Nouvelles Pratiques Dermatologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°25, pp. 17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00346290v1</w:t>
+                <w:t xml:space="preserve">halshs-00338650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage de la peau</w:t>
               </w:r>
@@ -4585,64 +4585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles dermatologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7761,51 +7761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/14555" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211064127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le&#160;h&#233;naff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318803590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.056.0071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02171617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkx054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.212.0183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.313.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/14555" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211064127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le&#160;h&#233;naff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318803590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.056.0071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02171617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkx054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.212.0183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.313.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>