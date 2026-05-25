--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -751,51 +751,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -997,352 +997,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et usages de substances psychoactives : fonctions anesthésiante et stimulante face aux difficultés du chômage</w:t>
+                <w:t xml:space="preserve">Drinking Stories Among Climbers and Older Athletes in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
+                <w:t xml:space="preserve">Catherine Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ladreyt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pistes.6813⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the Sociology of Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41978-020-00058-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936489v1</w:t>
+                <w:t xml:space="preserve">hal-02571993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking Stories Among Climbers and Older Athletes in France and Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chômage et usages de substances psychoactives : fonctions anesthésiante et stimulante face aux difficultés du chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ladreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Palmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+                <w:t xml:space="preserve">Joëlle Mezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Sociology of Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 22 (n° 1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41978-020-00058-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pistes.6813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571993v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tout le monde le faisait, personne n’en parlait”. Le travail esthétique des chirurgiens plasticiens controversé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engagement in leisure and physical activities: analysing the biographical disruptions of a rare chronic disease in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le hénaff</w:t>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (1), </w:t>
+              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.14555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1467-9566.12987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079972v1</w:t>
+                <w:t xml:space="preserve">hal-02443310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Everybody did it, but no one talked about it”: The Disputed Cosmetic Work of the Plastic Surgeons</w:t>
               </w:r>
@@ -1351,3399 +1364,3308 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.14555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement in leisure and physical activities: analysing the biographical disruptions of a rare chronic disease in France</w:t>
+                <w:t xml:space="preserve">Individuals With the Rare Disease Pemphigus: A Quest for Diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (1), pp.65-79. </w:t>
+              <w:t xml:space="preserve">Qualitative Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.104973231880359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9566.12987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1049732318803590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443310v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuals With the Rare Disease Pemphigus: A Quest for Diagnostic</w:t>
+                <w:t xml:space="preserve">La réglementation française de l’alcool en milieu sportif : entre enjeux économiques, sanitaires et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Spach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1049732318803590⟩</w:t>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.056.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079970v1</w:t>
+                <w:t xml:space="preserve">hal-01684091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réglementation française de l’alcool en milieu sportif : entre enjeux économiques, sanitaires et sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écologies sanitaires, pemphigus et activités physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miléna Spach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (3), pp.71-82. </w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/seve.056.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/corp1.015.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684091v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologies sanitaires, pemphigus et activités physiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmetic Surgery on Trial: How the Dujarier Case Impacted its Practice and Structure in France during the Interwar Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (1), pp.153. </w:t>
+              <w:t xml:space="preserve">Social History of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/corp1.015.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/shm/hkx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171617v1</w:t>
+                <w:t xml:space="preserve">hal-01684141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetic Surgery on Trial: How the Dujarier Case Impacted its Practice and Structure in France during the Interwar Period</w:t>
+                <w:t xml:space="preserve">Apprendre à « gérer » sa consommation : une approche biographique de l’alcoolisation chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social History of Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.61--74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684141v1</w:t>
+                <w:t xml:space="preserve">hal-01868436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à « gérer » sa consommation : une approche biographique de l’alcoolisation chez les étudiants</w:t>
+                <w:t xml:space="preserve">Déroff, M.-L., Fillaut, T. (dir.), Boire, une affaire de sexe et d’âge : genre, générations et alcool. Rennes, Presses de l’EHESP, coll. « Recherche, santé, social »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.212.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01868436v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déroff, M.-L., Fillaut, T. (dir.), Boire, une affaire de sexe et d’âge : genre, générations et alcool. Rennes, Presses de l’EHESP, coll. « Recherche, santé, social »,</w:t>
+                <w:t xml:space="preserve">« Je ne vous opérerai pas. » Registres argumentaires des refus d’opérer en chirurgie esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684131v1</w:t>
+                <w:t xml:space="preserve">hal-01684102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne vous opérerai pas. » Registres argumentaires des refus d’opérer en chirurgie esthétique</w:t>
+                <w:t xml:space="preserve">On n’est pas là pour faire le show” : la troisième mi-temps au rugby féminin, entre provocations et “regards d’hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.143-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684102v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On n’est pas là pour faire le show” : la troisième mi-temps au rugby féminin, entre provocations et “regards d’hommes</w:t>
+                <w:t xml:space="preserve">« ON N'EST PAS LÀ POUR FAIRE LE SHOW » La troisième mi-temps au rugby féminin, entre provocations et regards d'hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24, pp.143-163</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089652v1</w:t>
+                <w:t xml:space="preserve">hal-01684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ON N'EST PAS LÀ POUR FAIRE LE SHOW » La troisième mi-temps au rugby féminin, entre provocations et regards d'hommes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the “third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (3/4), pp.367-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684113v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol consumption among women rugby players in France: Uses of the &amp;quot; third half-time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 494, pp.367 - 381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the “third half-time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the &amp;quot;third half-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (3/4), pp.367-381</w:t>
+              <w:t xml:space="preserve">, 2013, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089663v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption among women rugby players in France. Uses of the &amp;quot;third half-time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catégorisations professionnelles des demandes masculines de chirurgie esthétique et transformations politiques de la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3), pp.39 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.313.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914531v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisations professionnelles des demandes masculines de chirurgie esthétique et transformations politiques de la médecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancée en âge/études, et le poids des groupes de pairs dans l'incitation et la régulation des ivresse estudiantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.209--212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684124v1</w:t>
+                <w:t xml:space="preserve">hal-02146939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancée en âge/études, et le poids des groupes de pairs dans l'incitation et la régulation des ivresse estudiantines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les conduites d'alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.209--212</w:t>
+              <w:t xml:space="preserve">, 2013, 21, pp.213--218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146939v1</w:t>
+                <w:t xml:space="preserve">hal-02146940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conduites d'alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
+                <w:t xml:space="preserve">Rugby et féminité : un corps à corps difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21, pp.213--218</w:t>
+              <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146940v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.229--234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Sempé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.19</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630824v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bodin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
+              <w:t xml:space="preserve">, 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344811v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugby et féminité : un corps à corps difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hématomes, éraflures, cicatrices. Les marques corporelles (involontaires ?) comme métis du rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°32, pp. 553-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00346286v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'offre de relaxation en France comme exemple d'éthique psycho corporelle : analyse d'une déontologie en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.95-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hématomes, éraflures, cicatrices. Les marques corporelles (involontaires ?) comme métis du rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hématomes, éraflures, cicatrices. Les marques corporelles (involontaires ?) comme métis du rugby</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rugby et féminité, un corps à corps difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, n°32, pp. 553-575</w:t>
+              <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00338654v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugby et féminité, un corps à corps difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L'offre de relaxation en France comme exemple d'éthique psychocorporelle : analyse d'une déontologie en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00338652v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'offre de relaxation en France comme exemple d'éthique psychocorporelle : analyse d'une déontologie en action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nos plus belles cicatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6</w:t>
+              <w:t xml:space="preserve">Sport et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00346279v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos plus belles cicatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26, pp.80-81</w:t>
+              <w:t xml:space="preserve">, 2007, Hors Série n° 26 spécial Rugby, 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00346296v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos plus belles cicatrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les marques corporelles involontaires chez les rugbywomen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hors Série n° 26 spécial Rugby, 2p</w:t>
+              <w:t xml:space="preserve">Le Corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00338656v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques corporelles involontaires chez les rugbywomen.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les Marques corporelles involontaires chez les rugbywomen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, p. 111-116</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00338651v1</w:t>
+                <w:t xml:space="preserve">halshs-00346251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Marques corporelles involontaires chez les rugbywomen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sports à risque et marques corporelles identitaires : l'exemple du tatouage dans le « ski libre » (free ride)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Misery</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.111-116</w:t>
+              <w:t xml:space="preserve">Nouvelles dermatologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00346251v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports à risque et marques corporelles identitaires : l'exemple du tatouage dans le freeride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Dermatologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports à risque et marques corporelles identitaires : l'exemple du tatouage dans le freeride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Pratiques Dermatologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°25, pp. 17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00338650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°97, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00338655v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00346810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,150 +4673,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4913,350 +4835,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Lucid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275774v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280538v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,1315 +5210,1315 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036721v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036730v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You don’t drink, even a beer?”: being a non drinker rugby player in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports and the Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European association for sociology of sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
+              <w:t xml:space="preserve">, European Association for Sociology of Sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135579v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“You don’t drink, even a beer?”: being a non drinker rugby player in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports and the Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Sociology of Sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
+              <w:t xml:space="preserve">, European association for sociology of sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133947v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climbing: a variety of sport practices and alcohol consumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Piedagnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IRCRA International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rock Climbing Research Association, Jul 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux limites de la médecine : une chirurgie aux fins esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence &amp;quot; euphémisée &amp;quot; : l'utilisation de l'outil photographique en chirurgie esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimation et construction d'une culture de métier. L'exemple de la chirurgie plastique en France.</w:t>
+                <w:t xml:space="preserve">Le corps féminin au rugby, une gestion identitaire difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII congrès internationale des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341139v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les modifications corporelles.</w:t>
+                <w:t xml:space="preserve">Légitimation et construction d'une culture de métier. L'exemple de la chirurgie plastique en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVIII congrès internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341145v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la chirurgie esthétique, une fabrique du corps et des représentations</w:t>
+                <w:t xml:space="preserve">les modifications corporelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Assises du Corps Modifié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Articulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341147v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps féminin au rugby, une gestion identitaire difficile</w:t>
+                <w:t xml:space="preserve">la chirurgie esthétique, une fabrique du corps et des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII congrès internationale des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">les Assises du Corps Modifié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341141v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription de la violence sur la peau : Le cas des marques corporelles subies dans le rugby féminin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Sports et Violences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps au rugby féminin : de l'expérience au blog.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rugby, médias, éducation et transmission des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques corporelles involontaires chez les rugbywomen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Forum Peau Humaine et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Hôpital Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marques corporelles involontaires chez les rugbywomen », Peau Humaine et Société, 14ème forum, Musée de l'hôpital Saint Louis, Paris, mercredi 13 septembre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marques corporelles involontaires chez les rugbywomen »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6606,111 +6528,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conduits d’alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'IREB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6720,214 +6642,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’alcool au cœur des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Spach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84016-380-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouages et cicatrices : décors sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 220p, 2007, Le Corps en question</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00338647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6937,516 +6859,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chirurgie esthétique, l'authenticité médicale en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2014, 9782813001146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troisièmes mi-temps au rugby féminin : des consommations d'alcool et des festivités contenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Choquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherches Scientifiques sur les Boissons, pp.167-170, 2013, Les Cahiers de l'IREB, n° 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps au rugby féminin, de l'expérience au blog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rugby médias et transmission des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.236, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugby et féminité. Un corps à corps difficile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction socio-historique d'une discipline médicale, la chirurgie plastique reconstructrice et esthétique, entre corps et médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masculinités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'université de Bruxelles, pp.368, 2009, Sextant</w:t>
+              <w:t xml:space="preserve">Variation sur la peau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 15p, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435942v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction socio-historique d'une discipline médicale, la chirurgie plastique reconstructrice et esthétique, entre corps et médecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rugby et féminité. Un corps à corps difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eliane Gubin; Valérie Piette; Bruno Benvindo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variation sur la peau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 15p, 2009</w:t>
+              <w:t xml:space="preserve">Masculinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'université de Bruxelles, pp.368, 2009, Sextant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00338649v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mue sportive : de la femme à la rugbywoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation sur la peau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 15p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00338648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7456,165 +7378,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un rapport propre à l'alcool chez les sportifs dans deux pratiques. Mise en place d'une recherche action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Spach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national du cancer; ANPAA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7761,51 +7683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/14555" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211064127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le&#160;h&#233;naff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318803590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.056.0071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02171617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkx054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.212.0183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.313.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/14555" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211064127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12987" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318803590" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.056.0071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02171617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkx054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.212.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00914531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.313.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>