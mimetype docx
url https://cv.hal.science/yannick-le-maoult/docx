--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -623,507 +623,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-optical coupling applied to high luminance LED used in automotive front lighting</w:t>
+                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rongier</w:t>
+                <w:t xml:space="preserve">Céline Goni-Lizoain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108337⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355, pp.114310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067880v1</w:t>
+                <w:t xml:space="preserve">hal-04044108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence and structural properties of europium doped titania in the 600–750 °C range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.100362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-optical coupling applied to high luminance LED used in automotive front lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Clément Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+                <w:t xml:space="preserve">N. Rasoldier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Copin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355, pp.114310. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.108337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044108v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography applied to the validation of thermal simulation of high luminance LED used in automotive front lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belkessam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120, pp.103980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,90 +1170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared heating modeling of recycled PET preforms in injection stretch blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lucin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, pp.107762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1281,274 +1281,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the diffusion function model for accuracy-enhanced thermoreflectometry</w:t>
+                <w:t xml:space="preserve">Effect of oxidation on spectral and integrated emissivity of Ti-6Al-4V alloy at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lieurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1665297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 889, pp.1-11/161545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384426v1</w:t>
+                <w:t xml:space="preserve">hal-03328838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidation on spectral and integrated emissivity of Ti-6Al-4V alloy at high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of the diffusion function model for accuracy-enhanced thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lieurey</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 889, pp.1-11/161545. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.18-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1665297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328838v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
               </w:r>
@@ -1560,77 +1560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
@@ -1668,77 +1668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and versatile method for spectral emissivity measurement at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,51 +1798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,64 +1932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the thermal sensitivity and resolution of a YSZ:Er 3+ /YSZ:Eu 3+ fluorescent thermal history sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,90 +2049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel erbia-yttria co-doped zirconia fluorescent thermal history sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2307,1026 +2307,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050967v1</w:t>
+                <w:t xml:space="preserve">hal-01611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
+                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, p. 293-299. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611009v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
+              <w:t xml:space="preserve">, 2015, 72, p. 293-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611010v1</w:t>
+                <w:t xml:space="preserve">hal-01611009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611984v1</w:t>
+                <w:t xml:space="preserve">hal-01168182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Pin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179395v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611999v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, p. 70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168182v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of thermal barrier sensor coatings synthesised by sol–gel route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pilgrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Feist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 199, pp. 289-296. </w:t>
@@ -3628,77 +3628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-color near infrared thermoreflectometry: A method for true temperature field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3994,594 +3994,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+                <w:t xml:space="preserve">Buckling and spalling failure of alumina grown by oxidation on ODS FeCrAl alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/096034011X12962385894289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862288v1</w:t>
+                <w:t xml:space="preserve">hal-01709490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201000344⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716274v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared heating stage simulation of semi-transparent media (PET) using ray tracing method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Materials Process Engineering: Nantes 2010, 13 (7), pp.604-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0985-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709492v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and spalling failure of alumina grown by oxidation on ODS FeCrAl alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared heating stage simulation of semi-transparent media (PET) using ray tracing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sniezewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1), pp.17-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3184/096034011X12962385894289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0985-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709490v1</w:t>
+                <w:t xml:space="preserve">hal-01709492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.587-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4609,213 +4609,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Oxidation and spallation of FeCrAl alloys and thermal barrier coatings: in situ investigation under controlled temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Plantamura</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0893-y⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (2), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/096034010X12710823807053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709495v1</w:t>
+                <w:t xml:space="preserve">hal-01709494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the field of new smart thermal barrier coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4824,249 +4798,275 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66, p.136-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and spallation of FeCrAl alloys and thermal barrier coatings: in situ investigation under controlled temperature gradient</w:t>
+                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (2), pp.101-108. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (Suppl. 1), pp.809-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3184/096034010X12710823807053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0893-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709494v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Menvie Bekale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5117,64 +5117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical infrared heating of semi transparent thermoplastic using ray tracing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5221,64 +5221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,248 +5332,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation Process of Thermally Grown Oxides by In-Situ CCD Monitoring Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Yu-Hong</w:t>
+                <w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1006-706X(10)60034-9⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709497v1</w:t>
+                <w:t xml:space="preserve">hal-01709501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+                <w:t xml:space="preserve">Spallation Process of Thermally Grown Oxides by In-Situ CCD Monitoring Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Yu-Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t>
+              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (6), pp.90-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1006-706X(10)60034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709501v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spallation Behavior of Thermally Grown Oxide Ceramic Film under Compressive Stresses</w:t>
               </w:r>
@@ -5661,317 +5661,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct obervations and analysis of the spallation of alumina scales grown on PM2000 alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+                <w:t xml:space="preserve">Assessment of the single-mixture gas assumption for the correlated K-distribution fictitious gas method in H2O-CO2-CO mixture at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.06.081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2946475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851424v1</w:t>
+                <w:t xml:space="preserve">hal-01712153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the single-mixture gas assumption for the correlated K-distribution fictitious gas method in H2O-CO2-CO mixture at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+                <w:t xml:space="preserve">Direct obervations and analysis of the spallation of alumina scales grown on PM2000 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (10), </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 480 (n°1-2), p.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2946475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.06.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712153v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of Preform Temperature Distribution For the Stretch-Blow Moulding of PET Bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (Suppl 1), pp.1023-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6005,103 +6005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of radiative heat transfer in participating gas-solid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (11), pp.1413-1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6148,51 +6148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire detection - A new approach based on a low cost CCD camera in the near infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,90 +6252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of high temperature H2O-CO2-CO mixture with a correlated k-distribution fictitious gas method and the single-mixture gas assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102 (2), pp.304-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6382,51 +6382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overheating, flame, smoke, and freight movement detection algorithms based on charge-coupled device camera for aircraft cargo hold surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6844,382 +6844,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of infrared heating of thermoplastic sheet used in thermoforming process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Use of an inverse method to determine natural convection heat transfer coefficients in unsteady state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 143 (SI), pp.225-231. </w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (6), pp.1017-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.1597611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709512v1</w:t>
+                <w:t xml:space="preserve">hal-01709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature correction of radiometric and geometric models for an uncooled CCD camera in the near infrared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Modelling of infrared heating of thermoplastic sheet used in thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Devy</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2003.809103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 143 (SI), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717324v1</w:t>
+                <w:t xml:space="preserve">hal-01709512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an inverse method to determine natural convection heat transfer coefficients in unsteady state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Suleiman</w:t>
+                <w:t xml:space="preserve">Temperature correction of radiometric and geometric models for an uncooled CCD camera in the near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 125 (6), pp.1017-1026. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (1), pp.46-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1597611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2003.809103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709514v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a charge-coupled-device-based video sensor for aircraft cargo surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,445 +7286,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. I: Experimental investigations</w:t>
+                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. II: Numerical investigation of some constitutive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Abbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 41 (3), pp.522-531. </w:t>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.532-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.10749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.10750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709517v1</w:t>
+                <w:t xml:space="preserve">hal-01709516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet exposed to infrared radiative heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Monteix</w:t>
+                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. I: Experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Reuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Abbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00882-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.522-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.10749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051043v1</w:t>
+                <w:t xml:space="preserve">hal-01709517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. II: Numerical investigation of some constitutive models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet exposed to infrared radiative heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Yedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W Diraddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.10750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 119 (1-3, SI), pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00882-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01709516v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7736,519 +7736,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
+                <w:t xml:space="preserve">Contribution to the study of directional spectral emissivity between 1 and 11 µm, and over a temperature range between 600 and 1000°C, presentation of the &amp;quot;BMEIR&amp;quot; experimental setup developed at IMT Mines Albi - ICA (UMR CNRS 5312) and some applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lieurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
+              <w:t xml:space="preserve">IR-EMPOWER-2024-International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791909v1</w:t>
+                <w:t xml:space="preserve">hal-04717865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of directional spectral emissivity between 1 and 11 µm, and over a temperature range between 600 and 1000°C, presentation of the &amp;quot;BMEIR&amp;quot; experimental setup developed at IMT Mines Albi - ICA (UMR CNRS 5312) and some applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IR-EMPOWER-2024-International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717865v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
+                <w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Soveja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.12-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791828v1</w:t>
+                <w:t xml:space="preserve">hal-04556227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Soveja</w:t>
+                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04556227v1</w:t>
+                <w:t xml:space="preserve">hal-04791828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de fissures non débouchantes dans des pièces métalliques par thermographie laser</w:t>
               </w:r>
@@ -8349,282 +8349,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Soveja</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of glass/talc filled Polyamide 12 as function of tapping level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Seigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119100v1</w:t>
+                <w:t xml:space="preserve">hal-04172475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of glass/talc filled Polyamide 12 as function of tapping level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Soveja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Valenciennes, France. pp.257-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172475v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of varying the proportion of crystalline-amorphous phases in a lunar regolith analog and resulting physical properties for isru selective laser melting</w:t>
               </w:r>
@@ -8662,51 +8662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European lunar Symposium (ELS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European nodes of the Solar System Exploration Research Virtual Institute (SSERVI), Jun 2023, Padoue, Italy</w:t>
@@ -8729,511 +8729,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Characterization and physical properties of a lunar regolith analog for powder bed fusion-based additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2022 - 25th International Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Lunar Symposium 10th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France. p. 127-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737542v1</w:t>
+                <w:t xml:space="preserve">hal-03840543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and physical properties of a lunar regolith analog for powder bed fusion-based additive manufacturing processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Pinet</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lunar Symposium 10th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2022 - 25th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Braga, Portugal. pp.1842-1849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-66pzhr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840543v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle thermo-optique des LEDs utilisées dans les systèmes d’éclairage automobile</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2021 - 29 ème congrès Franças de Thermique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260561v1</w:t>
+                <w:t xml:space="preserve">hal-03441756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un modèle thermo-optique des LEDs utilisées dans les systèmes d’éclairage automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2021 - 29 ème congrès Franças de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort (online), France. pp.191-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441756v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t>
               </w:r>
@@ -9271,51 +9271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Batikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t>
@@ -9338,1078 +9338,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852647v1</w:t>
+                <w:t xml:space="preserve">hal-02416479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818602v1</w:t>
+                <w:t xml:space="preserve">hal-01852647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
+                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.art.120005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064311v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852327v1</w:t>
+                <w:t xml:space="preserve">hal-02064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QIRT, Jun 2018, Berlin, Germany. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2018.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901710v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416479v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Industrial applications of the superplastic forming by using Infra-Red heater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
+              <w:t xml:space="preserve">ICTP 2017 - International Conference on the Technology of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. pp.1898-1903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613022v1</w:t>
+                <w:t xml:space="preserve">hal-01655007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial applications of the superplastic forming by using Infra-Red heater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pottier</w:t>
+                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTP 2017 - International Conference on the Technology of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. pp.1898-1903, </w:t>
+              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655007v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10441,191 +10441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Radiation applied to Blow Molding and thermoforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081025v1</w:t>
+                <w:t xml:space="preserve">hal-02049835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,307 +10644,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Baumard</w:t>
+                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609112v1</w:t>
+                <w:t xml:space="preserve">hal-02081025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Superplastic Forming by Aurock: A Complete Integrated Solution from CAD File to Final Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 488 - 493, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared welding process on composite: Effect of interdiffusion at the welding interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10979,501 +10927,553 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. art.020011 - 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis on the coupled effect between thermo-optical properties and microstructure of semi-crystalline thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoulahad Thiam</w:t>
+                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963410⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 110002- 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609025v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Experimental analysis on the coupled effect between thermo-optical properties and microstructure of semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulahad Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 020006 - 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633620v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Radiation applied to Blow Molding and thermoforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049835v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11507,77 +11507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11631,347 +11631,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling in composite transmission laser welding process: light scattering and absorption phenomena coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">3D Thermal Imaging: An approach towards true field temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petrocelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2014 - 17th Conference of the European Scientific Association on Material forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1560⟩</w:t>
+              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625032v1</w:t>
+                <w:t xml:space="preserve">hal-02054265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Thermal Imaging: An approach towards true field temperature measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Thermal modeling in composite transmission laser welding process: light scattering and absorption phenomena coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">ESAFORM 2014 - 17th Conference of the European Scientific Association on Material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espoo, Finland. p.1560-1567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054265v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of multilayer sol-­gel thermal barrier coating manufacturing for through thickness temperature gradient sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Metallurgical Coatings and Thin Films 2014 (ICMCTF), 27 Avril – 2 Mai 2014, San Diego (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
@@ -12000,90 +12000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of IR thermography and photoluminescence for early diagnostic of spallation and temperature sensing in thermal barrier coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoai Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12290,51 +12290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT ( Congrès Société Française de Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gérardmer, France</w:t>
@@ -12363,90 +12363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.1517-1522, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12480,51 +12480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of IR Heating for Composite Stamping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12532,51 +12532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. p.1523-1529, </w:t>
@@ -12608,1448 +12608,1452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Optimization of the incident IR heat flux upon a 3D geometry composite part (Carbon/Epoxy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21611/qirt.2012.262⟩</w:t>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on material forming (ESAFORM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp.1085-1090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741831v1</w:t>
+                <w:t xml:space="preserve">hal-01687330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the incident IR heat flux upon a 3D geometry composite part (Carbon/Epoxy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Delaunay</w:t>
+                <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on material forming (ESAFORM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp.1085-1090, </w:t>
+              <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Naples, Italy. 10 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2012.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687330v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la polymérisation par infrarouge du composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Infrared curing simulations of liquid composites molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.1125-1130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057091v1</w:t>
+                <w:t xml:space="preserve">hal-01709493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in different spectral bands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+                <w:t xml:space="preserve">Cartes de température maximum lors de la simulation de la réticulation de la résine RTM 6 dans une plaque composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium of VKI PHD Research 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Sint-Genesius-Rode, Belgium. p.205-213</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764782v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+                <w:t xml:space="preserve">Simulation de la polymérisation par infrarouge du composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.887569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709491v1</w:t>
+                <w:t xml:space="preserve">hal-02057091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in different spectral bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.625-630</w:t>
+              <w:t xml:space="preserve">2nd Symposium of VKI PHD Research 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sint-Genesius-Rode, Belgium. p.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771339v1</w:t>
+                <w:t xml:space="preserve">hal-01764782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes de température maximum lors de la simulation de la réticulation de la résine RTM 6 dans une plaque composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. art. 801305 - 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.887569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597932v1</w:t>
+                <w:t xml:space="preserve">hal-01709491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared curing simulations of liquid composites molding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.625-630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709493v1</w:t>
+                <w:t xml:space="preserve">hal-01771339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+                <w:t xml:space="preserve">Evolution de la microstructure et influence de la pollution atmosphérique lors de la mise en oeuvre d'une résine thermodurcissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764787v1</w:t>
+                <w:t xml:space="preserve">hal-01768699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement en oxydation cyclique de barrières thermiques élaborées par voie sol-gel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
+              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771346v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du comportement en oxydation cyclique de barrières thermiques élaborées par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760283v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14058,240 +14062,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delmas</w:t>
+                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
+              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771353v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14300,1688 +14304,1693 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du chauffage infrarouge des composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771341v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la microstructure et influence de la pollution atmosphérique lors de la mise en oeuvre d'une résine thermodurcissable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Simulation du chauffage infrarouge des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768699v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sniezewski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194627v1</w:t>
+                <w:t xml:space="preserve">hal-01771364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Thickness Optimisation of Inflated Preforms by Varying Infrared Heating Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">3ème congrès Rotomoulage, Thermoformage et Soufflage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057084v1</w:t>
+                <w:t xml:space="preserve">hal-02194626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
+                <w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771364v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Optimisation of Inflated Preforms by Varying Infrared Heating Coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
+                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès Rotomoulage, Thermoformage et Soufflage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Albi, France</w:t>
+              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194626v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cusick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abu-Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
+              <w:t xml:space="preserve">EuroSPF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057069v1</w:t>
+                <w:t xml:space="preserve">hal-00339195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of preform temperature distribution for the stretch-blow moulding of PET bottles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
+                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2008 -The 11th international ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. 4 p</w:t>
+              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764797v1</w:t>
+                <w:t xml:space="preserve">hal-02057069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ thermal gradient controlled investigation of spallation - Experimental design and preliminary results</w:t>
+                <w:t xml:space="preserve">Optimisation of preform temperature distribution for the stretch-blow moulding of PET bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2008 -7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAFORM 2008 -The 11th international ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851423v1</w:t>
+                <w:t xml:space="preserve">hal-01764797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Abu-Farha</w:t>
+                <w:t xml:space="preserve">In situ thermal gradient controlled investigation of spallation - Experimental design and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HTCPM 2008 -7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Les Embiez, France. p.1135-1143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.1135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339195v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">In situ and ex situ investigation of the spallation of thermally grown oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THERMEC 2006 - 5th International conference on processing &amp; manufacturing of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1134+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.539-543.1134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703248v1</w:t>
+                <w:t xml:space="preserve">hal-01709506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie proche infrarouge : modélisation radiométrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Rotrou</w:t>
+                <w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermogram' 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Châlons en Champagne, France. p.139-151</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771383v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of thermal contact resistance between the mold and the polymer for the stretch-blow molding process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Thermographie proche infrarouge : modélisation radiométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elian Coment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. p.1245-1250</w:t>
+              <w:t xml:space="preserve">Thermogram' 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Châlons en Champagne, France. p.139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709507v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15996,364 +16005,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and ex situ investigation of the spallation of thermally grown oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuhong Qi</w:t>
+                <w:t xml:space="preserve">Measurement of thermal contact resistance between the mold and the polymer for the stretch-blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Coment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2006 - 5th International conference on processing &amp; manufacturing of advanced materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. p.1245-1250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709506v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Numerical modelling and optimization of infrared heating system for the blow moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">ESAFORM 2006 -9th International conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. p.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788410v1</w:t>
+                <w:t xml:space="preserve">hal-01788412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation modeling of hot jets in atmosphere containing H2O-CO2-CO mixture and particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 78</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Poitiers, France. p.187-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16372,394 +16346,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ de l'écaillage des couches d'oxydes de l'alliage PM 2000</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France. 10 p</w:t>
+              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798895v1</w:t>
+                <w:t xml:space="preserve">hal-01788410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude paramétrique de la diffusion des particules dans un jet diphasique à haute température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Etude in-situ de l'écaillage des couches d'oxydes de l'alliage PM 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2006 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Ile de Ré, France. p.501-506</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780081v1</w:t>
+                <w:t xml:space="preserve">hal-01798895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and optimization of infrared heating system for the blow moulding process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Etude paramétrique de la diffusion des particules dans un jet diphasique à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2006 -9th International conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. p.511-514</w:t>
+              <w:t xml:space="preserve">SFT 2006 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Ile de Ré, France. p.501-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788412v1</w:t>
+                <w:t xml:space="preserve">hal-01780081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du rayonnement des gaz et de la diffusion sur l'émission d'un milieu diphasique à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2005 -12èmes Journées internationales de thermique = 12th International meeting on heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tanger, Maroc. p.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16778,191 +16778,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of infrared heating system for thermoforming and blow molding processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Demonstration of near infrared thermography with silicon image sensor cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champin</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS-2005: America Regional Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Orlando, United States. pp.9-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.605894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056689v1</w:t>
+                <w:t xml:space="preserve">hal-01709508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of infrared heating system for the thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16977,187 +16999,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.925-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of near infrared thermography with silicon image sensor cameras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Optimisation of infrared heating system for thermoforming and blow molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Farre</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense XXVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPS-2005: America Regional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709508v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of the spallation of oxide scales grown on ODS alloy PM2000</w:t>
               </w:r>
@@ -17169,51 +17169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Plansee seminar 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Reutte, Austria. p.958-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17238,77 +17238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite modeling of the blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17353,848 +17353,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Monteix</w:t>
+                <w:t xml:space="preserve">Direct examinations of oxide scales upon cooling: a new way to analyse oxide scale spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.1.133-150⟩</w:t>
+              <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Les Embiez, France. pp.639-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788430v1</w:t>
+                <w:t xml:space="preserve">hal-01709509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Rhode-St-Genèse, Belgium. p. F.2.1-F.2.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.1.133-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798906v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical infrared heating of thermoplastic sheet during thermoforming process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Nsengumuremyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Akron (Ohio), United States. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796841v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dynamique de l'écaillage des oxydes de l'alliage PM2000 : apport d'une nouvelle technique de trajectographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Albi, France. pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element modeling of the blow molding process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical infrared heating of thermoplastic sheet during thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Akron, United States. 14 p</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Akron (Ohio), United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796840v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures infrarouges appliquées à la modélisation du thermoformage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">3D finite element modeling of the blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Albi, France. p.177-184</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Akron, United States. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798903v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct examinations of oxide scales upon cooling: a new way to analyse oxide scale spallation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Mesures infrarouges appliquées à la modélisation du thermoformage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. p.177-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709509v1</w:t>
+                <w:t xml:space="preserve">hal-01798903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conditioning modelling of thermoforming process: comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18258,51 +18258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylva Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Guimarès, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18321,900 +18321,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Infrared Heating of Thermoplastic Sheet Used in Thermoforming Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Recent Issues In Preform Radiative Heating Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Monteix</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Materials And Processing Technologies (AMPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055829v1</w:t>
+                <w:t xml:space="preserve">hal-02056325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Modeling of Infrared Heating of Thermoplastic Sheet Used in Thermoforming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Boucourt</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Materials And Processing Technologies (AMPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Leganes, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644903v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a numerical model and an experimental approach of preform infrared radiative heating-recent results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Vigny</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT'01 advances in computational heat transfer II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1017-1024</w:t>
+              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709515v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie infrarouge appliquée à la mise en forme des bouteilles en P.E.T.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Monteix</w:t>
+                <w:t xml:space="preserve">Comparison between a numerical model and an experimental approach of preform infrared radiative heating-recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermogram' 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lieusaint, France. p.247-256</w:t>
+              <w:t xml:space="preserve">CHT'01 advances in computational heat transfer II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1017-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798925v1</w:t>
+                <w:t xml:space="preserve">hal-01709515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of convective heat flux density by inverse method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Suleiman</w:t>
+                <w:t xml:space="preserve">Thermographie infrarouge appliquée à la mise en forme des bouteilles en P.E.T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Rio de Janeiro, Brazil. p.939-946</w:t>
+              <w:t xml:space="preserve">Thermogram' 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lieusaint, France. p.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796856v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between a Numerical Model and an Experimental Approach of Preform Infrared Radiative Heating – Recent Results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Evaluation of convective heat flux density by inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Denis</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Vigny</w:t>
+                <w:t xml:space="preserve">A. Trombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT’01 (International Symposium on Advances in Computational Heat Transfer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Queensland, Australia</w:t>
+              <w:t xml:space="preserve">7th international IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Rio de Janeiro, Brazil. p.939-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056307v1</w:t>
+                <w:t xml:space="preserve">hal-01796856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Issues In Preform Radiative Heating Modelling</w:t>
+                <w:t xml:space="preserve">Comparison Between a Numerical Model and an Experimental Approach of Preform Infrared Radiative Heating – Recent Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CHT’01 (International Symposium on Advances in Computational Heat Transfer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Queensland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056325v1</w:t>
+                <w:t xml:space="preserve">hal-02056307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of influent parameters during infrared radiative heating of PET preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19239,51 +19239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Technique Optimization for an Elastomer Biaxial Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19354,303 +19354,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes en PET</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application industrielle de la thermographie infrarouge au comportement des outillages de formage superplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. W. Diraddo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque interuniversitaire franco-québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Montréal, Canada. 9 p</w:t>
+              <w:t xml:space="preserve">Journées GAMI du CETIM Les applications de la thermographie dans les industries mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Senlis, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799205v1</w:t>
+                <w:t xml:space="preserve">hal-01799206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application industrielle de la thermographie infrarouge au comportement des outillages de formage superplastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes en PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Yedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baleix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. W. Diraddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GAMI du CETIM Les applications de la thermographie dans les industries mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Senlis, France. 9 p</w:t>
+              <w:t xml:space="preserve">4ème colloque interuniversitaire franco-québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Montréal, Canada. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799206v1</w:t>
+                <w:t xml:space="preserve">hal-01799205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet infra-red radiative heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19688,51 +19688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of service life cycle induced thermomechanical stresses in a superplastic forming tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19826,77 +19826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 97 -Congrès annuel de la Société Française des Thermiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Toulouse, France. p.699-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19934,77 +19934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiled infrared radiative heating in blow moulding and thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W Diraddo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS’98 - North American Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20042,77 +20042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Calculation of Preform Infrared Heating a first approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20489,103 +20489,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage sélectif par laser (SLS) : Compréhension des interactions rayonnement-matière par des caractérisations thermo-optiques du polyamide 12 chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Seigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Seigler</w:t>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France. 2023</w:t>
@@ -20627,51 +20627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation Granulométrique d'un nuage de gouttes en expansion radiale rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annise Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20739,90 +20739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20864,77 +20864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'émissivité spectrale à chaud pour des matériaux métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20985,64 +20985,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de marqueurs de l’histoire thermique photoluminescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiel Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21093,64 +21093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de barrières thermiques sol-gel YSZ pour la mesure de température et le CND par fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21214,51 +21214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distorsions induced by convective effect on hot object in near infrared and infrared spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21367,51 +21367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared radiation applied to polymer processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrait de : Heat transfer in polymer composite materials (chap. 13) / sous la dir. de N. BOYARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley; ISTE, p.385-423, 2016, Mechanical engineering and solid mechanics series, 978-1-84821-761-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21529,51 +21529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21685,51 +21685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEEE9349"/>
+    <w:nsid w:val="0B2C1169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21916,51 +21916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-le-maoult" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4590-0390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145217418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6880-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suleiman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150490246519" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1597611" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lech" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gav&#233;rina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouteille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.958" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.488" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796856v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suleiman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trombe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859416v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.1992.051" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-le-maoult" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4590-0390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145217418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6880-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suleiman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150490246519" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1597611" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lech" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gav&#233;rina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouteille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grondin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.958" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.488" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764782v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796856v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suleiman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trombe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859416v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.1992.051" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>