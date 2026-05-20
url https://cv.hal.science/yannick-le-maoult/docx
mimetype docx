--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -623,507 +623,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
+                <w:t xml:space="preserve">Luminescence and structural properties of europium doped titania in the 600–750 °C range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goni-Lizoain</w:t>
+                <w:t xml:space="preserve">Nicolas Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Étienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Copin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044108v1</w:t>
+                <w:t xml:space="preserve">hal-04096410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and structural properties of europium doped titania in the 600–750 °C range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-optical coupling applied to high luminance LED used in automotive front lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Alonso</w:t>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Copin</w:t>
+                <w:t xml:space="preserve">N. Rasoldier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ansart</w:t>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100362⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.108337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096410v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-optical coupling applied to high luminance LED used in automotive front lighting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goni-Lizoain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rongier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.108337. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355, pp.114310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067880v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography applied to the validation of thermal simulation of high luminance LED used in automotive front lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belkessam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120, pp.103980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,90 +1170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared heating modeling of recycled PET preforms in injection stretch blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lucin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, pp.107762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1281,274 +1281,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidation on spectral and integrated emissivity of Ti-6Al-4V alloy at high temperatures</w:t>
+                <w:t xml:space="preserve">Experimental validation of the diffusion function model for accuracy-enhanced thermoreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lieurey</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161545⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1665297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328838v1</w:t>
+                <w:t xml:space="preserve">hal-02384426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the diffusion function model for accuracy-enhanced thermoreflectometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oxidation on spectral and integrated emissivity of Ti-6Al-4V alloy at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Adrien Lieurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), pp.18-33. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 889, pp.1-11/161545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1665297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384426v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
               </w:r>
@@ -1560,77 +1560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
@@ -1668,77 +1668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and versatile method for spectral emissivity measurement at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,51 +1798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,64 +1932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the thermal sensitivity and resolution of a YSZ:Er 3+ /YSZ:Eu 3+ fluorescent thermal history sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,90 +2049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel erbia-yttria co-doped zirconia fluorescent thermal history sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2307,1026 +2307,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
+                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611010v1</w:t>
+                <w:t xml:space="preserve">hal-02050967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, p. 293-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050967v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72, p. 293-299. </w:t>
+              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611009v1</w:t>
+                <w:t xml:space="preserve">hal-01611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168182v1</w:t>
+                <w:t xml:space="preserve">hal-01611984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611984v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, p. 70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179395v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative temperature field measurements on a non-gray multi-materials scene by thermoreflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, p. 70-77. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611999v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of thermal barrier sensor coatings synthesised by sol–gel route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pilgrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Feist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 199, pp. 289-296. </w:t>
@@ -3628,77 +3628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-color near infrared thermoreflectometry: A method for true temperature field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3994,594 +3994,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and spalling failure of alumina grown by oxidation on ODS FeCrAl alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3184/096034011X12962385894289⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709490v1</w:t>
+                <w:t xml:space="preserve">hal-00862288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Pin</w:t>
+                <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ansart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Materials Process Engineering: Nantes 2010, 13 (7), pp.604-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862288v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Infrared heating stage simulation of semi-transparent media (PET) using ray tracing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Materials Process Engineering: Nantes 2010, 13 (7), pp.604-608. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201000344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0985-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716274v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared heating stage simulation of semi-transparent media (PET) using ray tracing method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Buckling and spalling failure of alumina grown by oxidation on ODS FeCrAl alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.17-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0985-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3184/096034011X12962385894289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709492v1</w:t>
+                <w:t xml:space="preserve">hal-01709490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.587-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4615,51 +4615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation and spallation of FeCrAl alloys and thermal barrier coatings: in situ investigation under controlled temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,64 +4719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the field of new smart thermal barrier coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,64 +4853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,90 +4983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Menvie Bekale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical infrared heating of semi transparent thermoplastic using ray tracing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5221,64 +5221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,64 +5338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,51 +5693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5797,51 +5797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct obervations and analysis of the spallation of alumina scales grown on PM2000 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,304 +5895,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of Preform Temperature Distribution For the Stretch-Blow Moulding of PET Bottles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
+                <w:t xml:space="preserve">Parametric study of radiative heat transfer in participating gas-solid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0232-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1413-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709503v1</w:t>
+                <w:t xml:space="preserve">hal-01712152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of radiative heat transfer in participating gas-solid flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Optimisation of Preform Temperature Distribution For the Stretch-Blow Moulding of PET Bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (11), pp.1413-1421. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Suppl 1), pp.1023-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712152v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire detection - A new approach based on a low cost CCD camera in the near infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6278,51 +6278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6382,51 +6382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overheating, flame, smoke, and freight movement detection algorithms based on charge-coupled device camera for aircraft cargo hold surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6844,382 +6844,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an inverse method to determine natural convection heat transfer coefficients in unsteady state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Suleiman</w:t>
+                <w:t xml:space="preserve">Modelling of infrared heating of thermoplastic sheet used in thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 125 (6), pp.1017-1026. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 143 (SI), pp.225-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1597611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709514v1</w:t>
+                <w:t xml:space="preserve">hal-01709512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of infrared heating of thermoplastic sheet used in thermoforming process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Temperature correction of radiometric and geometric models for an uncooled CCD camera in the near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Monteix</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (1), pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2003.809103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709512v1</w:t>
+                <w:t xml:space="preserve">hal-01717324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature correction of radiometric and geometric models for an uncooled CCD camera in the near infrared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Use of an inverse method to determine natural convection heat transfer coefficients in unsteady state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 52 (1), pp.46-60. </w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (6), pp.1017-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2003.809103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.1597611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717324v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a charge-coupled-device-based video sensor for aircraft cargo surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,445 +7286,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. II: Numerical investigation of some constitutive models</w:t>
+                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. I: Experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N Reuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Rachik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Abbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 41 (3), pp.532-541. </w:t>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.522-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.10750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.10749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709516v1</w:t>
+                <w:t xml:space="preserve">hal-01709517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. I: Experimental investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet exposed to infrared radiative heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Yedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W Diraddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.10749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 119 (1-3, SI), pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00882-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709517v1</w:t>
+                <w:t xml:space="preserve">hal-02051043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet exposed to infrared radiative heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Monteix</w:t>
+                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. II: Numerical investigation of some constitutive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Abbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.532-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.10750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00882-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051043v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7742,90 +7742,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of directional spectral emissivity between 1 and 11 µm, and over a temperature range between 600 and 1000°C, presentation of the &amp;quot;BMEIR&amp;quot; experimental setup developed at IMT Mines Albi - ICA (UMR CNRS 5312) and some applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lieurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IR-EMPOWER-2024-International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7902,51 +7902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
@@ -8161,51 +8161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
@@ -8662,51 +8662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European lunar Symposium (ELS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European nodes of the Solar System Exploration Research Virtual Institute (SSERVI), Jun 2023, Padoue, Italy</w:t>
@@ -8729,269 +8729,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and physical properties of a lunar regolith analog for powder bed fusion-based additive manufacturing processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Pinet</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lunar Symposium 10th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2022 - 25th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Braga, Portugal. pp.1842-1849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-66pzhr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840543v1</w:t>
+                <w:t xml:space="preserve">hal-03737542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Characterization and physical properties of a lunar regolith analog for powder bed fusion-based additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2022 - 25th International Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Lunar Symposium 10th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France. p. 127-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737542v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
               </w:r>
@@ -9102,77 +9102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle thermo-optique des LEDs utilisées dans les systèmes d’éclairage automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9271,51 +9271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Batikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t>
@@ -9338,749 +9338,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Copin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416479v1</w:t>
+                <w:t xml:space="preserve">hal-01852647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.art.120005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852647v1</w:t>
+                <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
+                <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818602v1</w:t>
+                <w:t xml:space="preserve">hal-02064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QIRT, Jun 2018, Berlin, Germany. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2018.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064311v1</w:t>
+                <w:t xml:space="preserve">hal-01852327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF (Bidirectional Reflectivity Distribution Function) modelling for accuracy enhanced thermoreflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2018 - 14th Quantitative InfraRed Thermography Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2018.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01852327v1</w:t>
+                <w:t xml:space="preserve">hal-01901710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thermal and kinematic full field measurement for the mechanical characterization of metals at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901710v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial applications of the superplastic forming by using Infra-Red heater</w:t>
               </w:r>
@@ -10105,51 +10105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10209,90 +10209,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10339,77 +10339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10441,1039 +10441,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Radiation applied to Blow Molding and thermoforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049835v1</w:t>
+                <w:t xml:space="preserve">hal-01719541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719541v1</w:t>
+                <w:t xml:space="preserve">hal-02081025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Titanium Superplastic Forming by Aurock: A Complete Integrated Solution from CAD File to Final Part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 488 - 493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081025v1</w:t>
+                <w:t xml:space="preserve">hal-01633699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium Superplastic Forming by Aurock: A Complete Integrated Solution from CAD File to Final Part</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lebard</w:t>
+                <w:t xml:space="preserve">Infrared welding process on composite: Effect of interdiffusion at the welding interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art.020011 - 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633699v1</w:t>
+                <w:t xml:space="preserve">hal-01609023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared welding process on composite: Effect of interdiffusion at the welding interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 110002- 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609023v1</w:t>
+                <w:t xml:space="preserve">hal-01609112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Baumard</w:t>
+                <w:t xml:space="preserve">Experimental analysis on the coupled effect between thermo-optical properties and microstructure of semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulahad Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 020006 - 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609112v1</w:t>
+                <w:t xml:space="preserve">hal-01609025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis on the coupled effect between thermo-optical properties and microstructure of semi-crystalline thermoplastics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609025v1</w:t>
+                <w:t xml:space="preserve">hal-01633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Radiation applied to Blow Molding and thermoforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633620v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11507,77 +11507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Thermal Imaging: An approach towards true field temperature measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petrocelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11767,64 +11767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11875,103 +11875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of multilayer sol-­gel thermal barrier coating manufacturing for through thickness temperature gradient sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Copin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Metallurgical Coatings and Thin Films 2014 (ICMCTF), 27 Avril – 2 Mai 2014, San Diego (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
@@ -12000,90 +12000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of IR thermography and photoluminescence for early diagnostic of spallation and temperature sensing in thermal barrier coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Copin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoai Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12290,51 +12290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT ( Congrès Société Française de Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gérardmer, France</w:t>
@@ -12363,90 +12363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.1517-1522, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12480,51 +12480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of IR Heating for Composite Stamping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12532,51 +12532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. p.1523-1529, </w:t>
@@ -12608,4132 +12608,4132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the incident IR heat flux upon a 3D geometry composite part (Carbon/Epoxy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Delaunay</w:t>
+                <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on material forming (ESAFORM 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1085⟩</w:t>
+              <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Naples, Italy. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2012.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687330v1</w:t>
+                <w:t xml:space="preserve">hal-01741831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Optimization of the incident IR heat flux upon a 3D geometry composite part (Carbon/Epoxy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Naples, Italy. 10 p., </w:t>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on material forming (ESAFORM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp.1085-1090, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2012.262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741831v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared curing simulations of liquid composites molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Simulation de la polymérisation par infrarouge du composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709493v1</w:t>
+                <w:t xml:space="preserve">hal-02057091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes de température maximum lors de la simulation de la réticulation de la résine RTM 6 dans une plaque composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in different spectral bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.57</w:t>
+              <w:t xml:space="preserve">2nd Symposium of VKI PHD Research 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sint-Genesius-Rode, Belgium. p.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597932v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la polymérisation par infrarouge du composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. art. 801305 - 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.887569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057091v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in different spectral bands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium of VKI PHD Research 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Sint-Genesius-Rode, Belgium. p.205-213</w:t>
+              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.625-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764782v1</w:t>
+                <w:t xml:space="preserve">hal-01771339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectometry: a new system to determine the true temperature fields on surface with unknown emissivities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+                <w:t xml:space="preserve">Cartes de température maximum lors de la simulation de la réticulation de la résine RTM 6 dans une plaque composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense : thermal infrared applications XXXIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709491v1</w:t>
+                <w:t xml:space="preserve">hal-00597932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermoréflectométrie 2D : une nouvelle méthode pour la détermination de champs de températures vraies sur des surfaces d'émissivités inconnues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+                <w:t xml:space="preserve">Infrared curing simulations of liquid composites molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.1125-1130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771339v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la microstructure et influence de la pollution atmosphérique lors de la mise en oeuvre d'une résine thermodurcissable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768699v1</w:t>
+                <w:t xml:space="preserve">hal-01764787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du comportement en oxydation cyclique de barrières thermiques élaborées par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764787v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement en oxydation cyclique de barrières thermiques élaborées par voie sol-gel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
+              <w:t xml:space="preserve">SFT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771346v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193829v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
+              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771352v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Plantamura</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760283v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
+                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764791v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delmas</w:t>
+                <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
+              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771353v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Simulation du chauffage infrarouge des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760278v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du chauffage infrarouge des composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Evolution de la microstructure et influence de la pollution atmosphérique lors de la mise en oeuvre d'une résine thermodurcissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771341v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
+                <w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771364v1</w:t>
+                <w:t xml:space="preserve">hal-02194627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Optimisation of Inflated Preforms by Varying Infrared Heating Coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
+                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès Rotomoulage, Thermoformage et Soufflage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Albi, France</w:t>
+              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194626v1</w:t>
+                <w:t xml:space="preserve">hal-02057084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194627v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Thickness Optimisation of Inflated Preforms by Varying Infrared Heating Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">3ème congrès Rotomoulage, Thermoformage et Soufflage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057084v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF 2008</w:t>
+              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339195v1</w:t>
+                <w:t xml:space="preserve">hal-02057069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Optimisation of preform temperature distribution for the stretch-blow moulding of PET bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">ESAFORM 2008 -The 11th international ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057069v1</w:t>
+                <w:t xml:space="preserve">hal-01764797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of preform temperature distribution for the stretch-blow moulding of PET bottles</w:t>
+                <w:t xml:space="preserve">In situ thermal gradient controlled investigation of spallation - Experimental design and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2008 -The 11th international ESAFORM conference on material forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HTCPM 2008 -7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Les Embiez, France. p.1135-1143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.1135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764797v1</w:t>
+                <w:t xml:space="preserve">hal-01851423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ thermal gradient controlled investigation of spallation - Experimental design and preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cusick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abu-Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2008 -7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroSPF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.1135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01851423v1</w:t>
+                <w:t xml:space="preserve">hal-00339195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and ex situ investigation of the spallation of thermally grown oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuhong Qi</w:t>
+                <w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2006 - 5th International conference on processing &amp; manufacturing of advanced materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709506v1</w:t>
+                <w:t xml:space="preserve">hal-01703248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Thermographie proche infrarouge : modélisation radiométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t>
+              <w:t xml:space="preserve">Thermogram' 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Châlons en Champagne, France. p.139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703248v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie proche infrarouge : modélisation radiométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermogram' 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Châlons en Champagne, France. p.139-151</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771383v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of thermal contact resistance between the mold and the polymer for the stretch-blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Coment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. p.1245-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167254v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of thermal contact resistance between the mold and the polymer for the stretch-blow molding process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">In situ and ex situ investigation of the spallation of thermally grown oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elian Coment</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THERMEC 2006 - 5th International conference on processing &amp; manufacturing of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1134+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.539-543.1134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709507v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and optimization of infrared heating system for the blow moulding process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Radiation modeling of hot jets in atmosphere containing H2O-CO2-CO mixture and particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2006 -9th International conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. p.511-514</w:t>
+              <w:t xml:space="preserve">Eurotherm seminar 78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Poitiers, France. p.187-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788412v1</w:t>
+                <w:t xml:space="preserve">hal-01781646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation modeling of hot jets in atmosphere containing H2O-CO2-CO mixture and particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm seminar 78</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Poitiers, France. p.187-196</w:t>
+              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781646v1</w:t>
+                <w:t xml:space="preserve">hal-01788410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared thermography with silicon FPA -Comparison to MWIR and LWIR thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Etude in-situ de l'écaillage des couches d'oxydes de l'alliage PM 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Farre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2006 -8th conference on quantitative infrared thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Padova, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788410v1</w:t>
+                <w:t xml:space="preserve">hal-01798895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ de l'écaillage des couches d'oxydes de l'alliage PM 2000</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Etude paramétrique de la diffusion des particules dans un jet diphasique à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France. 10 p</w:t>
+              <w:t xml:space="preserve">SFT 2006 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Ile de Ré, France. p.501-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798895v1</w:t>
+                <w:t xml:space="preserve">hal-01780081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude paramétrique de la diffusion des particules dans un jet diphasique à haute température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Numerical modelling and optimization of infrared heating system for the blow moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2006 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Ile de Ré, France. p.501-506</w:t>
+              <w:t xml:space="preserve">ESAFORM 2006 -9th International conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. p.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780081v1</w:t>
+                <w:t xml:space="preserve">hal-01788412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du rayonnement des gaz et de la diffusion sur l'émission d'un milieu diphasique à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16797,51 +16797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of near infrared thermography with silicon image sensor cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16914,77 +16914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of infrared heating system for the thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17035,64 +17035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of infrared heating system for thermoforming and blow molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17264,51 +17264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17353,848 +17353,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct examinations of oxide scales upon cooling: a new way to analyse oxide scale spallation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.639⟩</w:t>
+              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Rhode-St-Genèse, Belgium. p. F.2.1-F.2.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.1.133-150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709509v1</w:t>
+                <w:t xml:space="preserve">hal-01788430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Monteix</w:t>
+                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Nsengumuremyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788430v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude dynamique de l'écaillage des oxydes de l'alliage PM2000 : apport d'une nouvelle technique de trajectographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798906v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dynamique de l'écaillage des oxydes de l'alliage PM2000 : apport d'une nouvelle technique de trajectographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical infrared heating of thermoplastic sheet during thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Albi, France. pp.369-376</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Akron (Ohio), United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798907v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical infrared heating of thermoplastic sheet during thermoforming process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">3D finite element modeling of the blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Akron (Ohio), United States. 9 p</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Akron, United States. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796841v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element modeling of the blow molding process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mesures infrarouges appliquées à la modélisation du thermoformage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Akron, United States. 14 p</w:t>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. p.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796840v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures infrarouges appliquées à la modélisation du thermoformage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Direct examinations of oxide scales upon cooling: a new way to analyse oxide scale spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Les Embiez, France. pp.639-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798903v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conditioning modelling of thermoforming process: comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18258,51 +18258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylva Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Guimarès, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18321,900 +18321,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Issues In Preform Radiative Heating Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modeling of Infrared Heating of Thermoplastic Sheet Used in Thermoforming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murielle Vigny</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Materials And Processing Technologies (AMPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Leganes, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056325v1</w:t>
+                <w:t xml:space="preserve">hal-02055829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Infrared Heating of Thermoplastic Sheet Used in Thermoforming Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Monteix</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Materials And Processing Technologies (AMPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055829v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Comparison between a numerical model and an experimental approach of preform infrared radiative heating-recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Boucourt</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
+              <w:t xml:space="preserve">CHT'01 advances in computational heat transfer II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1017-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644903v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a numerical model and an experimental approach of preform infrared radiative heating-recent results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Thermographie infrarouge appliquée à la mise en forme des bouteilles en P.E.T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Vigny</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT'01 advances in computational heat transfer II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1017-1024</w:t>
+              <w:t xml:space="preserve">Thermogram' 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lieusaint, France. p.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709515v1</w:t>
+                <w:t xml:space="preserve">hal-01798925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie infrarouge appliquée à la mise en forme des bouteilles en P.E.T.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Monteix</w:t>
+                <w:t xml:space="preserve">Evaluation of convective heat flux density by inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermogram' 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lieusaint, France. p.247-256</w:t>
+              <w:t xml:space="preserve">7th international IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Rio de Janeiro, Brazil. p.939-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798925v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of convective heat flux density by inverse method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison Between a Numerical Model and an Experimental Approach of Preform Infrared Radiative Heating – Recent Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Suleiman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+                <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trombe</w:t>
+                <w:t xml:space="preserve">Murielle Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Rio de Janeiro, Brazil. p.939-946</w:t>
+              <w:t xml:space="preserve">CHT’01 (International Symposium on Advances in Computational Heat Transfer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Queensland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796856v1</w:t>
+                <w:t xml:space="preserve">hal-02056307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between a Numerical Model and an Experimental Approach of Preform Infrared Radiative Heating – Recent Results</w:t>
+                <w:t xml:space="preserve">Recent Issues In Preform Radiative Heating Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT’01 (International Symposium on Advances in Computational Heat Transfer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Queensland, Australia</w:t>
+              <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056307v1</w:t>
+                <w:t xml:space="preserve">hal-02056325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of influent parameters during infrared radiative heating of PET preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19239,51 +19239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Technique Optimization for an Elastomer Biaxial Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19481,77 +19481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes en PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Yedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W. Diraddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19606,51 +19606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet infra-red radiative heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19826,77 +19826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 97 -Congrès annuel de la Société Française des Thermiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Toulouse, France. p.699-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19934,77 +19934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiled infrared radiative heating in blow moulding and thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W Diraddo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS’98 - North American Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20042,77 +20042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Calculation of Preform Infrared Heating a first approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20627,51 +20627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation Granulométrique d'un nuage de gouttes en expansion radiale rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annise Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20739,90 +20739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20864,77 +20864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'émissivité spectrale à chaud pour des matériaux métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20985,64 +20985,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de marqueurs de l’histoire thermique photoluminescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiel Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21093,64 +21093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de barrières thermiques sol-gel YSZ pour la mesure de température et le CND par fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21214,51 +21214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distorsions induced by convective effect on hot object in near infrared and infrared spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21367,51 +21367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared radiation applied to polymer processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrait de : Heat transfer in polymer composite materials (chap. 13) / sous la dir. de N. BOYARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley; ISTE, p.385-423, 2016, Mechanical engineering and solid mechanics series, 978-1-84821-761-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21529,51 +21529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21685,51 +21685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B2C1169"/>
+    <w:nsid w:val="EF4D53AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21916,51 +21916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-le-maoult" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4590-0390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145217418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6880-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suleiman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150490246519" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1597611" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lech" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gav&#233;rina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouteille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grondin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.958" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.488" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764782v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796856v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suleiman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trombe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859416v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.1992.051" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-le-maoult" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4590-0390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145217418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6880-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.93-115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suleiman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150490246519" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rolland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2003.809103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1597611" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lech" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gav&#233;rina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouteille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grondin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.958" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.488" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054265v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrocelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771383v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magnan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.605894" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796856v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suleiman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trombe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859416v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.1992.051" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03859387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>