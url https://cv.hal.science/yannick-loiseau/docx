--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2165,51 +2165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDEA6B3B"/>
+    <w:nsid w:val="269DBEEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>