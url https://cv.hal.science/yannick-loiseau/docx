--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -2165,51 +2165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="269DBEEC"/>
+    <w:nsid w:val="850A361F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>