--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -143,74 +143,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">loiseau_y_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uJw5RZQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000358314961</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">F-8288-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -263,254 +284,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed sets based learning classifier for implicit authentication in web browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diyé Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labernia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative pattern matching with linguistic terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, STAIRS 2002 - Starting Artificial Intelligence Researchers Symposium, 17 (1), pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -520,978 +541,978 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Classification of Sequential Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2016 (Workshop FCA4AI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, La Haye,, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Decoupled Context-Oriented Programming Language for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Maingret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Context-Oriented Programming (COP'2015) in conjunction with the European Conference on Object-Oriented Programming (ECOOP'2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2786545.2786552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using closed itemsets for implicit user authentication in web browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coupelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diyé Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labernia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Concept Lattices and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Aggregation Functions for Improving Document Ranking in Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management (SUM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Washington,DC, United States. pp.255-267, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75410-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank-ordering documents according to their relevance in information retrieval using refinements of ordered-weighted aggregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Adaptive Multimedia Retrieval: User, Context, and Feedback (AMR 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.44-54, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11670834_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving document ranking in information retrieval using ordered weighted aggregation and leximin refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and 11èmes Rencontres Francophones sur la Logique Floue et ses Applications (EUSFLAT LFA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1269-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage qualitatif d'informations linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Tours, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative pattern matching with linguistic terms (STAIRS 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starting Artificial Intelligence Researchers Symposium (STAIRS 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Lyon, France. pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded pattern matching in a multilingual context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting of the Euro Working Group on Fuzzy Sets (EUROFUSE 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1501,141 +1522,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suis-je celui que je prétends être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diyé Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coupelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Faron-Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.271-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1645,308 +1666,308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy logic and ontology-based information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang, Paul; Ruan, Da; Kerre, Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic: a spectrum of theorical and practical issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-218, 2007, Studies in Fuzziness and Soft Computing book series (STUDFUZZ), 978-3540712572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of term-based queries using possibilistic ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herrera-Viedma, Enrique; Pasi, Gabriella; Crestani, Fabio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing for Information Retrieval on the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-160, 2005, Studies in Fuzziness and Soft Computing book series (STUDFUZZ), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31590-X_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1956,148 +1977,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for a Truffle-based Golo Interpreter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ponge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2165,51 +2186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="850A361F"/>
+    <w:nsid w:val="91A126BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2396,51 +2417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-1513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088041247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/loiseau_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358314961" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8288-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diy&#233; Dia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupelon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-1513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088041247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/loiseau_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uJw5RZQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358314961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8288-2015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diy&#233; Dia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coupelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>