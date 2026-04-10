--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -477,261 +477,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02930294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Versus Precision Matrix Estimation for Efficient Asset Allocation</w:t>
+                <w:t xml:space="preserve">Macroeconomic Dynamics of Assets, Leverage and Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Senneret</w:t>
+                <w:t xml:space="preserve">Jeroen Rozendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Abry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jaffres</w:t>
+                <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2577546⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (08), pp.1650133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127416501339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03590388v1</w:t>
+                <w:t xml:space="preserve">halshs-03590386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroeconomic Dynamics of Assets, Leverage and Trust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covariance Versus Precision Matrix Estimation for Efficient Asset Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Senneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Malevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Rozendaal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Malevergne</w:t>
+                <w:t xml:space="preserve">Gerald Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Sornette</w:t>
+                <w:t xml:space="preserve">Laurent Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (08), pp.1650133. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.982-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127416501339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2577546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03590386v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03590388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investors' expectations, management fees and the underperformance of mutual funds</w:t>
               </w:r>
@@ -743,51 +743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Huesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Portfolio Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (4), pp.345-379 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Saichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (6), pp.1195-1212 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1074,178 +1074,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: &amp;quot;Financial Risk Management with Bayesian Estimation of GARCH Models: Theory and Applications&amp;quot; by D. Ardia (Springer)</w:t>
+                <w:t xml:space="preserve">On cross-risk vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.224-229 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312883v1</w:t>
+                <w:t xml:space="preserve">hal-02312539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cross-risk vulnerability</w:t>
+                <w:t xml:space="preserve">Book review: &amp;quot;Financial Risk Management with Bayesian Estimation of GARCH Models: Theory and Applications&amp;quot; by D. Ardia (Springer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.224-229 P</w:t>
+              <w:t xml:space="preserve">Mathematical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312539v1</w:t>
+                <w:t xml:space="preserve">hal-02312883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Cross-risk Vulnerability</w:t>
               </w:r>
@@ -1335,51 +1335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent asset pricing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 382 (1), pp.149-171 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladilen Pisarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Financial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.271-289 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladilen Pisarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (6), pp.451 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladilen Pisarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.379-401 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1860,273 +1860,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective origin of the coexistence of apparent random matrix theory noise and of factors in large sample correlation matrices</w:t>
+                <w:t xml:space="preserve">Value-at-Risk-efficient portfolios for class of super- and sub-exponentially decaying assets return distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 331 (3-4), pp.660-668 P</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (1), pp.17-36 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312894v1</w:t>
+                <w:t xml:space="preserve">hal-02312887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value-at-Risk-efficient portfolios for class of super- and sub-exponentially decaying assets return distributions</w:t>
+                <w:t xml:space="preserve">How to account for extreme co-movements between individual stocks and the market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (1), pp.17-36 P</w:t>
+              <w:t xml:space="preserve">The Journal of Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.71-116 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312887v1</w:t>
+                <w:t xml:space="preserve">hal-02312885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to account for extreme co-movements between individual stocks and the market</w:t>
+                <w:t xml:space="preserve">Collective origin of the coexistence of apparent random matrix theory noise and of factors in large sample correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6 (3), pp.71-116 P</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 331 (3-4), pp.660-668 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312885v1</w:t>
+                <w:t xml:space="preserve">hal-02312894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review : &amp;quot;Why Stock Market Crash?&amp;quot; by D. Sornette (Princeton University Press)</w:t>
               </w:r>
@@ -2175,874 +2175,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility fingerprints of large shocks: Endogeneous versus exogeneous</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. F. Muzy</w:t>
+                <w:t xml:space="preserve">Testing the Gaussian copula hypothesis for financial assets dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Malevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16, pp.67-71</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (4), pp.231-250 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119503v1</w:t>
+                <w:t xml:space="preserve">hal-02312888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Gaussian copula hypothesis for financial assets dependences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Sornette</w:t>
+                <w:t xml:space="preserve">Volatility fingerprints of large shocks: Endogeneous versus exogeneous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Muzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.67-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520539v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Gaussian copula hypothesis for financial assets dependence</w:t>
+                <w:t xml:space="preserve">Testing the Gaussian copula hypothesis for financial assets dependences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 3 (4), pp.231-250 P</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 3 (4), pp.231-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1469-7688/3/4/301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312888v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and contrarian behavior : hyperbolic bubbles, crashes and chaos</w:t>
+                <w:t xml:space="preserve">Imitation and contrarian behavior: hyperbolic bubbles, crashes and chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Eckmann</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Eckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malaspinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 2 (4), pp.264-281 P</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 2 (4), pp.264-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1469-7688/2/4/303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312891v1</w:t>
+                <w:t xml:space="preserve">hal-03833822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing extremes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imitation and contrarian behavior : hyperbolic bubbles, crashes and chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malaspinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (11), pp.129-132 P</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), pp.264-281 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312889v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and contrarian behavior: hyperbolic bubbles, crashes and chaos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimizing extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (11), pp.129-132 P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1469-7688/2/4/303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03833822v1</w:t>
+                <w:t xml:space="preserve">hal-02312889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional rational bubbles and fat tails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Rational Bubbles to Crashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Sornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1 (5), pp.533-541 P</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 299, pp.40-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312893v1</w:t>
+                <w:t xml:space="preserve">hal-00119500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From rational bubbles to crashes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Multi-dimensional rational bubbles and fat tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Malevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 299 (1-2), pp.40-59 P</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (5), pp.533-541 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312895v1</w:t>
+                <w:t xml:space="preserve">hal-02312893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Rational Bubbles to Crashes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">From rational bubbles to crashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 299, pp.40-59</w:t>
+              <w:t xml:space="preserve">, 2001, 299 (1-2), pp.40-59 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119500v1</w:t>
+                <w:t xml:space="preserve">hal-02312895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3073,77 +3073,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Cross-Temporal Dynamics in Foreign Exchange via Bayesian Multifractal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Senneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Exchange Multivariate Multifractal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Senneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2022, Belgrade, Serbia. </w:t>
@@ -3319,90 +3319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffling for understanding multifractality, application to asset price time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Senneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Saichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.171 P., 2010, 978-3-642-02945-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3577,51 +3577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Financial Risks : From Dependence to Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, XVI-312 p., 2006, 3-540-27264-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3832,211 +3832,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear-Rational Multi-Curve Term Structure Model with Stochastic Spread</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José da Fonseca</w:t>
+                <w:t xml:space="preserve">A model of financial bubbles and drawdowns with non-local behavioral self-referencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Malevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edem Dawui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Malevergne</w:t>
+                <w:t xml:space="preserve">Ran Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012277v1</w:t>
+                <w:t xml:space="preserve">hal-04012267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of financial bubbles and drawdowns with non-local behavioral self-referencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Linear-Rational Multi-Curve Term Structure Model with Stochastic Spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edem Dawui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012267v1</w:t>
+                <w:t xml:space="preserve">hal-04012277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results for Additive and Multiplicative Risk Apportionment</w:t>
               </w:r>
@@ -4275,51 +4275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83C1128F"/>
+    <w:nsid w:val="D4863D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-malevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-4158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12482014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7682643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115918859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFL-7491-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malevergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louberg&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.07.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Senneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2577546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Rozendaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416501339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huesler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saichev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.95" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladilen Pisarenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chabaane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malevergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Muzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/3/4/301" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corcos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eckmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malaspinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Eckmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/2/4/303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735497v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Dawui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Dawui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-malevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-4158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12482014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7682643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115918859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFL-7491-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malevergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louberg&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.07.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Rozendaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416501339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Senneret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2577546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huesler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saichev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.95" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladilen Pisarenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chabaane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Muzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/3/4/301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corcos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Eckmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malaspinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/2/4/303" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eckmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735497v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Dawui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Dawui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>