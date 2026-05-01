--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1074,178 +1074,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cross-risk vulnerability</w:t>
+                <w:t xml:space="preserve">Book review: &amp;quot;Financial Risk Management with Bayesian Estimation of GARCH Models: Theory and Applications&amp;quot; by D. Ardia (Springer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.224-229 P</w:t>
+              <w:t xml:space="preserve">Mathematical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312539v1</w:t>
+                <w:t xml:space="preserve">hal-02312883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: &amp;quot;Financial Risk Management with Bayesian Estimation of GARCH Models: Theory and Applications&amp;quot; by D. Ardia (Springer)</w:t>
+                <w:t xml:space="preserve">On cross-risk vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.224-229 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312883v1</w:t>
+                <w:t xml:space="preserve">hal-02312539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Cross-risk Vulnerability</w:t>
               </w:r>
@@ -1860,273 +1860,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value-at-Risk-efficient portfolios for class of super- and sub-exponentially decaying assets return distributions</w:t>
+                <w:t xml:space="preserve">Collective origin of the coexistence of apparent random matrix theory noise and of factors in large sample correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (1), pp.17-36 P</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 331 (3-4), pp.660-668 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312887v1</w:t>
+                <w:t xml:space="preserve">hal-02312894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to account for extreme co-movements between individual stocks and the market</w:t>
+                <w:t xml:space="preserve">Value-at-Risk-efficient portfolios for class of super- and sub-exponentially decaying assets return distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6 (3), pp.71-116 P</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (1), pp.17-36 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312885v1</w:t>
+                <w:t xml:space="preserve">hal-02312887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective origin of the coexistence of apparent random matrix theory noise and of factors in large sample correlation matrices</w:t>
+                <w:t xml:space="preserve">How to account for extreme co-movements between individual stocks and the market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Malevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 331 (3-4), pp.660-668 P</w:t>
+              <w:t xml:space="preserve">The Journal of Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.71-116 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312894v1</w:t>
+                <w:t xml:space="preserve">hal-02312885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review : &amp;quot;Why Stock Market Crash?&amp;quot; by D. Sornette (Princeton University Press)</w:t>
               </w:r>
@@ -4275,51 +4275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4863D5D"/>
+    <w:nsid w:val="84EA5B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-malevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-4158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12482014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7682643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115918859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFL-7491-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malevergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louberg&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.07.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Rozendaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416501339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Senneret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2577546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huesler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saichev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.95" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladilen Pisarenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chabaane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Muzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/3/4/301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corcos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Eckmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malaspinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/2/4/303" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eckmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735497v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Dawui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Dawui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-malevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-4158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12482014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7682643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115918859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFL-7491-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malevergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louberg&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.07.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Rozendaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416501339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Senneret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2577546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huesler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saichev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.95" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladilen Pisarenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chabaane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Muzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/3/4/301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corcos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Eckmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malaspinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/2/4/303" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eckmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735497v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Dawui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Dawui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>