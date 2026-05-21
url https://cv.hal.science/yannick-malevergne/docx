--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,4220 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4169 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Malevergne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7787-4158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12482014X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7682643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=v3X5Nb4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000115918859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AFL-7491-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Finance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Management de la Sorbonne - Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple microstructure model based on the Cox-BESQ process with application to optimal execution policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.104137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2021.104137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results for additive and multiplicative risk apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Loubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp. 140-151. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02930294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance Versus Precision Matrix Estimation for Efficient Asset Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Senneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.982-993. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2577546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics of Assets, Leverage and Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Rozendaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (08), pp.1650133. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127416501339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investors' expectations, management fees and the underperformance of mutual funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Huesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Portfolio Analysis and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (4), pp.345-379 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zipf's law and maximum sustainable growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (6), pp.1195-1212 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving preference rankings under non-financial background risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JORS, Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61(8), pp.1302-1308 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving preference rankings under non-financial background risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.1302-1308. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2009.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On cross-risk vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), pp.224-229 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Cross-risk Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.insmatheco.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: &amp;quot;Financial Risk Management with Bayesian Estimation of GARCH Models: Theory and Applications&amp;quot; by D. Ardia (Springer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent asset pricing models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 382 (1), pp.149-171 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of Generalized Extreme Value (GEV) and Generalized Pareto Distribution (GPD) Estimators for Empirical Distributions of Stock Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladilen Pisarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.271-289 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modified weibull distribution for asset returns: reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladilen Pisarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (6), pp.451 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Risk Measures for Alternative Investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.1-32 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the Worst : Incorporating Downside Risk in Stock Market Investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (472), pp.1459-1460 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Distributions of Stock Returns : Between the Stretched Exponential and the Power Law?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladilen Pisarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.379-401 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-at-Risk-efficient portfolios for class of super- and sub-exponentially decaying assets return distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.17-36 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for extreme co-movements between individual stocks and the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (3), pp.71-116 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective origin of the coexistence of apparent random matrix theory noise and of factors in large sample correlation matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 331 (3-4), pp.660-668 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : &amp;quot;Why Stock Market Crash?&amp;quot; by D. Sornette (Princeton University Press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (2), pp.49-52 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility fingerprints of large shocks: Endogeneous versus exogeneous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Gaussian copula hypothesis for financial assets dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (4), pp.231-250. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1469-7688/3/4/301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Gaussian copula hypothesis for financial assets dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (4), pp.231-250 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and contrarian behavior : hyperbolic bubbles, crashes and chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malaspinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.264-281 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (11), pp.129-132 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and contrarian behavior: hyperbolic bubbles, crashes and chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malaspinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.264-281. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1469-7688/2/4/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional rational bubbles and fat tails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (5), pp.533-541 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rational bubbles to crashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 299 (1-2), pp.40-59 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rational Bubbles to Crashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 299, pp.40-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Cross-Temporal Dynamics in Foreign Exchange via Bayesian Multifractal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Senneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32rd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2527--2531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Exchange Multivariate Multifractal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Senneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2022, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuffling for understanding multifractality, application to asset price time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Senneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Zipf's Law and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.171 P., 2010, 978-3-642-02945-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Financial Risks : From Dependence to Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, XVI-312 p., 2006, 3-540-27264-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Analystss Ability Affects Forecast Timing Under Bias and Uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear-rational multi-curve term structure model with stochastic spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Edem Dawui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear-Rational Multi-Curve Term Structure Model with Stochastic Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Dawui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of financial bubbles and drawdowns with non-local behavioral self-referencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results for Additive and Multiplicative Risk Apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Loubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02100855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous expectations and long range correlation of the volatility of asset returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Malevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4275,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84EA5B9D"/>
+    <w:nsid w:val="B23F8282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-malevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-4158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12482014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7682643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115918859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFL-7491-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malevergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louberg&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.07.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Rozendaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416501339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Senneret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2577546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huesler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saichev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.95" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladilen Pisarenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chabaane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Muzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/3/4/301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corcos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Eckmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malaspinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/2/4/303" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eckmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735497v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Dawui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Dawui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-malevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-4158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12482014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7682643" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=v3X5Nb4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115918859" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFL-7491-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malevergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louberg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.07.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Senneret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2577546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Rozendaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416501339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huesler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saichev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2009.95" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladilen Pisarenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chabaane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Muzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/3/4/301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eckmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malaspinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Eckmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1469-7688/2/4/303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735497v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Dawui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Dawui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>