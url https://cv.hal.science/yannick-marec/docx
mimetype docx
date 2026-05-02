--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -834,260 +834,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Président Hermann Sabran (1837-1914) et les congrès d’assistance au tournant des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Centenaire de la Fédération hospitalière de France, 172, pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amicale des anciennes et anciens élèves des Ecoles normales primaires. Le contexte de leur création (1883 et 1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association amicale des anciennes et anciens élèves de l'Ecole normale de Seine-Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp. 39-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. La protection sociale est-elle historiquement providentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 244, pp.7-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895012v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04642900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sabran, initiateur des premières rencontres entre responsables hospitaliers</w:t>
               </w:r>
@@ -1209,165 +1209,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pastorien Charles Nicolle et la lutte contre le péril vénérien. Sa conférence à l’Université populaire de Rouen, le 25 janvier 1902. Quelques documents.</w:t>
+                <w:t xml:space="preserve">De la création des départements à leur armement social. L’exemple de la Seine-Inférieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la protection sociale en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, pp. 91-95</w:t>
+              <w:t xml:space="preserve">, 2023, 17, pp. 61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642924v1</w:t>
+                <w:t xml:space="preserve">hal-04642917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la création des départements à leur armement social. L’exemple de la Seine-Inférieure</w:t>
+                <w:t xml:space="preserve">Le pastorien Charles Nicolle et la lutte contre le péril vénérien. Sa conférence à l’Université populaire de Rouen, le 25 janvier 1902. Quelques documents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la protection sociale en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, pp. 61-78</w:t>
+              <w:t xml:space="preserve">, 2023, 17, pp. 91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642917v1</w:t>
+                <w:t xml:space="preserve">hal-04642924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux polytechniciens engagés dans leur temps : Charles-Ange Laisant (1841-1920) et Paul Guieysse (1841-1914)</w:t>
               </w:r>
@@ -1641,165 +1641,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers pas des caisses d'épargne en Normandie (1820-1870)</w:t>
+                <w:t xml:space="preserve">Des destructions de la guerre à la modernisation des territoires (1939-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la protection sociale en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15, pp.55-72</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.103-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136127v1</w:t>
+                <w:t xml:space="preserve">hal-03136136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des destructions de la guerre à la modernisation des territoires (1939-1965)</w:t>
+                <w:t xml:space="preserve">Les premiers pas des caisses d'épargne en Normandie (1820-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la protection sociale en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15, pp.103-126</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136136v1</w:t>
+                <w:t xml:space="preserve">hal-03136127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les points d’appui pour développer le droit à une protection sociale ? Le mouvement social et la démocratie sociale</w:t>
               </w:r>
@@ -1986,165 +1986,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre tradition et modernité. La Normandie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins de la Société Libre d'émulation de la Seine-Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de Boule de suif : le contexte politique, économique et social rouennais durant la guerre de 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02355545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argent des familles</w:t>
               </w:r>
@@ -3131,165 +3131,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire et actualité scientifique et éducative de l’Association des Amis de Flaubert et de Maupassant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie socio-culturelle de l’Europe et de la Russie vue par des intellectuels du XIXe siècle / Cоциокультурная жизн ь Европы и России глазами интеллектуал ов XIX века</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Orel, Russie. pp.17-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’argent dans les sociétés française et russe du XIXe siècle d’après Gustave Flaubert ( 1821-1880) et Ivan Tourguéniev ( 1818-1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie socio-culturelle de l’Europe et de la Russie vue par des intellectuels du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Orel, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02355468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture rouennaise d’un épisode de L’éducation sentimentale : les remords de conscience du républicain Dussardier après juin 1848</w:t>
               </w:r>
@@ -3699,958 +3699,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire de Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2019, 978-2-87775-967-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hôpitaux et médecine en Guerre. De la création du service de santé militaire aux conflits contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 979-10-240-0969-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 979-10-240-0969-8</w:t>
+                <w:t xml:space="preserve">hal-02146734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'université de Rouen 1966-2016 (volume 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bidois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Feiertag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2, 2017, 9791024006673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2019, 978-2-87775-967-0</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université de Rouen 1966-2016 (volume 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bidois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Feiertag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 1, 2016, 9791024006512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Bidois</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Normandie du XIXe siècle, entre Tradition et Modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Feiertag</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2, 2017, 9791024006673</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laspougeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quellien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Ouest France, 608 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Bidois</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'hospice au domicile collectif. La vieillesse et ses prises en charge de la fin du XVIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Feiertag</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 566 p., 2013, 978-2-87775-564-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin de presse à l’époque impressionniste, 1863-1908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 1, 2016, 9791024006512</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Democratic Books, 163 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Normandie du XIXe siècle, entre Tradition et Modernité</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une république sociale ? Un itinéraire d'historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications des universités de Rouen et du Havre, 544 p., 2009, 978-2-87775-476-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir ou soigner? L'hôpital et ses alternatives du Moyen âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 453 p., 2007, Histoire &amp; Patrimoines, 978-2-87775-423-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté et protection sociale aux XIXe et XXe siècles. Des expériences rouennaises aux politiques nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2006, Carnot, 978-2753503151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes en crise? Les politiques municipales face aux pathologies urbaines ( fin XVIIIe-fin XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Créaphis, 768 p., 2005, 2-913610- 49-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hôpitaux de Rouen du Moyen âge à nos jours. Dix siècles de protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Editions Ouest France, 608 p., 2015</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lagrave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions PTC, 178 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...405 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lagrave</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02398701v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02398685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres sociaux 1880-1980</w:t>
               </w:r>
@@ -5457,165 +5457,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fortune et infortune du paternalisme cotonnier normand en basse vallée de Seine : les établissements Badin et Waddington au XIXe et XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vallée de la Seine et la seconde révolution industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.133-142, 2019, 979-10-240-1190-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des coopératives de consommation à la coopération des idées à Rouen au tournant des XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les districts de l’économie sociale et solidaire (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02402289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hôpitaux de Rouen entre assistance, soins et exclusion</w:t>
               </w:r>
@@ -5884,165 +5884,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naissance et Croissance de l’Université (1966-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Université de Rouen 1966-2016. Histoire d'une université nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enfance et adolescence en Normandie des années 1850 à la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre jeune au temps des impressionnistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351249v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02351243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Faculté des Lettres et des Sciences humaines. De l’Ecole Supérieure des Sciences et des Lettres à l’UFR LSH</w:t>
               </w:r>
@@ -6537,51 +6537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yannick.marec@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.3361" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04013898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03520322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03116866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vernier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/sciences-economiques-et-sociales/836-la-pauvrete-et-sa-prise-en-charge-en-france-a-paraitre-9782350307435.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourni&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Llamby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daviet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laspougeas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#233;guer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02859837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gosselin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1329" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagrave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessertine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100612520#:~:text=Les%20centres%20sociaux%20existent%20en,de%20se%20poser%20comme%20diff%C3%A9rent." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guy Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100398480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/medihal-02278106v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yannick.marec@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403399v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.3361" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04013898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03520322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03116866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vernier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/sciences-economiques-et-sociales/836-la-pauvrete-et-sa-prise-en-charge-en-france-a-paraitre-9782350307435.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poisat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourni&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Llamby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daviet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laspougeas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#233;guer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02859837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gosselin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1329" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagrave" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessertine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100612520#:~:text=Les%20centres%20sociaux%20existent%20en,de%20se%20poser%20comme%20diff%C3%A9rent." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guy Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04642877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100398480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/medihal-02278106v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>