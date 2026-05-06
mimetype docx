--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Mosset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bibliothécaire à l'Université de Toulon, responsable du pôle Documentation électronique & Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7152-4993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156809362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220870342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000360997984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2019, 978-2-35030-622-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de France, Lais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2018, 978-2-35030-534-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle et le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2017, 979-10-240-0894-3. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.13580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, 2016, 12581135. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béroul, Le roman de Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Demartini et Yannick Mosset. Atlande, 2011, coll. « Clefs Concours-Moyen Âge », Danièle James-Raoul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tristan de Thomas et la dialectique. Le langage et l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gîrbea, Catalina; Voicu, Mihaela; Pânzaru, Ioan; Anton, Corina; Popescu, Andreea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroirs arthuriens entre images et mirages. Actes du XXIVe Congrès de la Société Internationale Arthurienne, Bucarest, 20-27 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.159-68, 2020, 978-2-503-57991-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style de Wace : éléments de versification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle James-Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe, Françoise Laurent, Laurence Mathey-Maille, Michel Vital Lebossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le style de Wace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, pp.145-166, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La versification des &amp;lt;i&amp;gt;Lais&amp;lt;/i&amp;gt; de Marie de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Couffignal; Adeline Desbois-Ientile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 18, Marie de France, Marot, Scarron, Marivaux, Balzac, Beauvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.35-58, 2018, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0627-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/XLCE3827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus à l’interface des humanités et des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer, mesurer, interpréter, quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, 2016, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps du corpus. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, 2016, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonale du style médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.46037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des frontières et les littératures de l’Europe médiévale, éd. Sofia Lodén et Vanessa Obry, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.17045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard-Duperray, L’amour courtois. Une notion à redéfinir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.4757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baliser l’incertain. Sémantique du futur I et du futur II dans Le Chevalier au lion de Chrétien de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïr chez Geoffroy de Monmouth et Wace : le roi et la lignée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paon d'Héra : gazette interdisciplinaire thématique internationale = Hera's Peacock: an international thematic interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions circonstancielles en se dans le Roman d’Énéas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux, les mots, l’esprit : une enquête sur le processus créatif du Tristan de Béroul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Style tentaculaire : déploiements d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et versification dans le Roman de Tristan de Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société Internationale Arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.acf3f7az⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enfant qui fu remis au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le fabliau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratages de la translatio : de Troie à la Bretagne, de l’Historia Regum Britanniae au Brut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès triennal de la Société Internationale Arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Würtzburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules du possible. Éléments d’analyse des formules médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Contrainte et création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance du substantif dans le Roman de Tristan de Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès triennal de la Société Internationale Arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant de noif - Édition, traduction et notes d'après le manuscrit de Chantilly 475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La housse partie 2 - Édité et traduit d'après le ms. de Turin 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gageure - Édité et traduit d'après le ms. Harley 2253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuvier - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vit et la couille - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame contingente : stylistique du possible aux origines du roman en vers (XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Michel de Montaigne - Bordeaux III, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015BOR30062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01295300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Mosset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bibliothécaire à l'Université de Toulon, responsable du pôle Documentation électronique & Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7152-4993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156809362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220870342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000360997984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2019, 978-2-35030-622-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de France, Lais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2018, 978-2-35030-534-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle et le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2017, 979-10-240-0894-3. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.13580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, 2016, 12581135. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béroul, Le roman de Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Demartini et Yannick Mosset. Atlande, 2011, coll. « Clefs Concours-Moyen Âge », Danièle James-Raoul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tristan de Thomas et la dialectique. Le langage et l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gîrbea, Catalina; Voicu, Mihaela; Pânzaru, Ioan; Anton, Corina; Popescu, Andreea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroirs arthuriens entre images et mirages. Actes du XXIVe Congrès de la Société Internationale Arthurienne, Bucarest, 20-27 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.159-68, 2020, 978-2-503-57991-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style de Wace : éléments de versification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle James-Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe, Françoise Laurent, Laurence Mathey-Maille, Michel Vital Lebossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le style de Wace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, pp.145-166, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La versification des &amp;lt;i&amp;gt;Lais&amp;lt;/i&amp;gt; de Marie de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Couffignal; Adeline Desbois-Ientile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 18, Marie de France, Marot, Scarron, Marivaux, Balzac, Beauvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.35-58, 2018, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0627-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/XLCE3827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus à l’interface des humanités et des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer, mesurer, interpréter, quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, 2016, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps du corpus. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, 2016, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonale du style médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.46037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des frontières et les littératures de l’Europe médiévale, éd. Sofia Lodén et Vanessa Obry, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.17045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard-Duperray, L’amour courtois. Une notion à redéfinir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.4757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baliser l’incertain. Sémantique du futur I et du futur II dans Le Chevalier au lion de Chrétien de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïr chez Geoffroy de Monmouth et Wace : le roi et la lignée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paon d'Héra : gazette interdisciplinaire thématique internationale = Hera's Peacock: an international thematic interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions circonstancielles en se dans le Roman d’Énéas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux, les mots, l’esprit : une enquête sur le processus créatif du Tristan de Béroul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Style tentaculaire : déploiements d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et versification dans le Roman de Tristan de Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société Internationale Arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.acf3f7az⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enfant qui fu remis au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le fabliau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratages de la translatio : de Troie à la Bretagne, de l’Historia Regum Britanniae au Brut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès triennal de la Société Internationale Arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Würtzburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules du possible. Éléments d’analyse des formules médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Contrainte et création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance du substantif dans le Roman de Tristan de Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès triennal de la Société Internationale Arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant de noif - Édition, traduction et notes d'après le manuscrit de Chantilly 475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La housse partie 2 - Édité et traduit d'après le ms. de Turin 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gageure - Édité et traduit d'après le ms. Harley 2253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vit et la couille - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cuvier - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame contingente : stylistique du possible aux origines du roman en vers (XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Michel de Montaigne - Bordeaux III, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015BOR30062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01295300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53619E89"/>
+    <w:nsid w:val="E4513FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-mosset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7152-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156809362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220870342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360997984" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Longhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.13580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Carrara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XLCE3827" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7341" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.46037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.acf3f7az" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01295300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-mosset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7152-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156809362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220870342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360997984" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Longhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.13580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Carrara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XLCE3827" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7341" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.46037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.acf3f7az" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01295300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>