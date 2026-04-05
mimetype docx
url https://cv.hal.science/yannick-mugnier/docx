--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Mugnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1923-6553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069833907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual second harmonic generation and upconversion photoluminescence emission in highly-optimized LiNbO3 nanocrystals doped and co-doped with Er3+ and Yb3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.6739-6747. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR00431K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Second Harmonic Generation with Optically Trapped Lithium Niobate Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5699-5704. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Gold Plasmon Response of a Raspberry Shell Grown on Lithium Niobate Nonlinear Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaona Harifidy Randrianalisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical Nucleation and Crystallization of LiNbO 3 Nanoparticles from the Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (13), pp.2306417. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Surface Properties of Lithium Niobate Nanoparticles by Multifunctional Coatings Using Water-in-Oil Microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Wittwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.522. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13030522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Peroxidase-Mimic Catalytic Activity of Noble-Metal-Decorated Lithium Niobate Nanozymes for Potential Biological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (14), pp.13166-13176. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c01901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gd 3+ -Functionalized Lithium Niobate Nanoparticles for Dual Multiphoton and Magnetic Resonance Bioimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.2912-2922. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Raspberry Shell Grown onto Nonspherical Lithium Niobate Nanoparticles for Second Harmonic Generation and Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ceccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.2200093. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.202200093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution‐Based Synthesis Routes for the Preparation of Noncentrosymmetric 0‐D Oxide Nanocrystals with Perovskite and Nonperovskite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (30), pp.2200992. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202200992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reaction Pathways and Growth Mechanisms of LiNbO3 Nanocrystals from the Non-Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11010154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Novel Nanoparticles of Lithium Aluminum Iodate LiAl(IO3)4, and DFT Calculations of the Crystal Structure and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelilah Fadla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3289. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-Seeded Lithium Niobate Nanoparticles: Influence of Gold Surface Coverage on Second Harmonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Kandybka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.950. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11040950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Selective Nonlinear Imaging and Photo-Induced Cell Damage by Dielectric Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Fureraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim Sakong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.4087-4095. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b08813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of the nonlinear susceptibility of MoS2 and WS2 from second-harmonic scattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (23), pp.235408. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorder Nonlinear Mixing in Metal Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Lucarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.8725-8732. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Synthesis and Up-Conversion Properties of SHG-Active α-(La, Er)(IO 3 ) 3 Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.1647-1656. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocontrolled Release of the Anticancer Drug Chlorambucil with Caged Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201900251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic spectroscopy of ZnO, BiFeO 3 and LiNbO 3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1955-1966. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.001955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure Determination of a New Lithium Zinc Iodate Polymorph LiZn(IO3)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benbertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.464. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst9090464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon-Triggered Photorelease of Caged Compounds from Multifunctional Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (30), pp.27443-27452. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b07954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual light-emitting Yb 3+ ,Er 3+ -doped La(IO 3 ) 3 iodate nanocrystals: up-conversion and second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1221-1226. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/mrc.2019.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Correlation Spectroscopy with Second Harmonic Generating Nanoparticles in Suspension and in Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yasin Sonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (20), pp.6112 - 6118. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS 2 measured by hyper Rayleigh scattering: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.002400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth ferrite dielectric nanoparticles excited at telecom wavelengths as multicolor sources by second, third, and fourth harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (17), pp.8146 - 8152. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR08102B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Nonlinear Optical Properties of BiFeO 3 Nanocrystal Suspensions from a Simple, Chelating Agent-Free Precipitation Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tytus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oisín Phelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3019586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged third-order susceptibility of ZnO nanocrystals from Third Harmonic Generation and Third Harmonic Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.579 - 585. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from a revisited wet chemical route of phase-pure, monocrystalline and SHG-efficient BiFeO3 nanoparticles for harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Gun’ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28557-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS_2 measured by hyper Rayleigh scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (23), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.005018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Order Investigation of the Nonlinear Susceptibility Tensors of Individual Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Uldry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: noncentrosymmetric metal oxides for nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol.17 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular uptake and biocompatibility of bismuth ferrite harmonic advanced nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Manus Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 815-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a One-Step Synthesis and Encapsulation of Acentric Iron Iodate (Fe(IO&lt;SUB&gt;3&lt;/SUB&gt;)&lt;SUB&gt;3&lt;/SUB&gt;) Nanocrystals via Inverse Miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2014.1685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical and magnetic properties of BiFeO3 harmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schwung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (11), pp.114306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4895836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear optical properties of nanocrystals by hyper Rayleigh scattering .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djanta Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Transparent PMMA/Fe(IO3)3 Nanocomposite Films from Microemulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 1203-1211. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a one-step synthesis and encapsulation of acentric iron iodate (Fe(IO3)3) nanocrystals via inverse miniemulsion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual inorganic nanoparticles: preparation, functionalization and in vitro biomedical diagnostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (10), pp.1381 - 1396. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2TB00301E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminodextran-coated potassium niobate (KNbO3) nanocrystals for second harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubled M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 9223-9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent adsorption of surfactant molecules and associated crystallization kinetics of noncentrosymmetric Fe(IO3)(3) nanorods in microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (24), pp.9223-9227. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ra00126a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer encapsulation of inorganic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Tracking of Murine Cardiac Stem Cells by Harmonic Nanodoublers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa E. Jaconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (17), pp. 2752-2756. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201200366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanocrystals for biolabeling: a survey of optical properties and biocompatibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp. 2542-2549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHG Active Fe(IO3)3 Particles: From Spherical Nanocrystals to Urchin-Like Microstructures through the Additive-Mediated Microemulsion Route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.5387,5395. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg3009915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ crystallization and growth dynamics of acentric iron Iodate nanocrystals in w/o microemulsions probed by Hyper-Rayleigh scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 ((1)), pp. 23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique et caoutchouc Magasine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 890, pp 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble and individual characterization of the nonlinear optical properties of ZnO and BaTiO3 nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (31), pp. 15140-15146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocharges. Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique &amp; Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the piezoelectric response of 0-3 composites: a modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), 115006 (8pp). </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/11/115006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp. 15342-15349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive nonlinear medium for intense ultrabroadband pulse characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency resolved optical gating by a nanometric object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (14), pp.10405-10411. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.010405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3), pp.399-403. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5-8), pp.1260-1264. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (9B), pp. 7525-7530. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.45.7525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of Fe (IO3)3 nanosized powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 416 (1-2), pp. 261-264. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of LilO3 nanocrystals in laponite matrix for periodically structured non -linear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFM and EFM Studies on a Clay-Based Dielectric Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 51-57. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3/SiO2 nanocomposite for quadratic non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (nc), pp. 152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium iodate nanocrystals in Laponite matrix for non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (nc), pp. 710-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocompatibility evaluation of DLC-and SiC- coated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp. 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-oxidation of titanium films with large atomically flat surfaces by means of voltage-modulated scanning probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.490-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency relaxation phenomena in a-LiIO3: the nature and role of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Opagiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 168 (nc), pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3: growth and properties for optical and photoluminescent applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (nc), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth mechanisms of multifunctional metal-oxide nanoparticles based on LiNbO3 from the solvothermal aqueous alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vittadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Biophotonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Stefan G. STANCIU, Sep 2025, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from the solvothermal aqueous alkoxide route of multifunctional, highly-optimized metal-oxide nanoparticles based on LiNbO3 or LiTaO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and platinum-decorated lithium niobate nanozymes for protection against UV-light induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria D Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or Nano 2023 - Les défis de la catalyse métallique induite par la lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION MECHANISMS OF LiNbO3 NANOCRYSTALS UNDER SOLVOTHERMAL CONDITIONS FROM ALKOXIDE PRECURSORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol Gel 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité optique de nanocristaux de niobate de lithium dopés par des ions erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of LiNbO3 nanocrystals under solvothermal conditions at low hydrolysis rates of alkoxide precursors (Li0Et & Nb (0Et)5) with different co-solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, Sep 2021, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: an enabling labelling tool for stem cell-tracking by SWIR multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the European Society for Molecular Imaging (European molecular imaging meeting – EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Yb3+,Er3+-doped SHG-active -La(IO3)3 nanocrystals prepared from a microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms and optical properties of pure and Er3+-doped LiNbO3 nanoparticles synthesized from the alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of core-shell LiNbO3@Au nanoparticles as multifunctional bio-imaging and cancer photothermal therapy probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse assistée par micro-onde de nanocristaux d'iodate de lanthane multifonctionnels pour l'élaboration de sondes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.3608 - 3618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-coated harmonic nnanoparticles for multi-modal targeted imaging and treatment of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Nanoparticles Excited at Telecom Wavelengths as Multiharmonic Multicolor Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Dependence of the Second-Order Nonlinear Susceptibility of Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse solvothermale de LiNbO3 nanométrique de morphologie contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plasmonic metals and 2D transition metal dichalcogenides for enhanced nonlinear frequency conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry of Semiconductor Materials and Interfaces XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical properties of silicon carbide (SiC) nanoparticles by carbothermal reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Colloidal Nanoparticles for Biomedical Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2203133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase pure, monocrystalline bismuth ferrite nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurii K. Gunko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rytz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Application of Polar Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Nano-coral like colloidal particles via water-in-oil miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Iberian Meeting on Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles for nonlinar bio-imaging and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Staedter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, SAN FRANCISCO, California, USA, United States. pp.1.25, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and formation dynamics of acentric dielectric nanoparticles in reverse microemulsions probed by Hyper-Rayleigh Scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de second-harmonique d'oxydes nanométriques pour l'imagerie biomédicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des cristaux pour l'optique - Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acentric nanocrystals for piezoelectric and nonlinear optical nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Rayleigh Scattering: a means for investigating the growth mechanism of nanocrystals with quadratic optical properties in reverse micellar solution route synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules de LiNbO3 : synthèse, propriétés ONL et nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de nanoparticules de LiNbO3 (LN) sur les propriétés piézoélectriques, diélectriques et mécaniques de nanocomposites à matrice polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme journées de la matière condensée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Solid State To BioPhysics V, Cavtat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques non linéaires de nanocristaux non-centrosymétriques à partir de mesures d'ensemble (diffusion Hyper-Rayleigh) et de mesures individuelles (microscopie de Génération de Second Harmonique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée, JMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical properties of noncentrosymmetric nanocrystals from ensemble measurements (Hyper-Rayleigh Scattering) and individual inspection (SHG microscopy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical meeting, Advanced Imaging Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Engelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonics and Imaging Graduate Summer School (BIGSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, The Burren, Co. Clare, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-and phase sensitive microscopy of SHG nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kieselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th european conference on non linear spectroscopy and 28th european cars workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.4386639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured and functional polymer-based materials and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting on Ferroelectric Materials and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ait Chaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Antion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference from solid state to biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of lithium iodate/laponite nanocomposite thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic imaging for tracking live human stem cells in whole blood at high-flow speed and GHz pixel rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saavedra-Villanueva Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroux Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiggert Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuetzeck Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rixius Maximilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary challenges in the physics of complexity and life 2025 (IntCha25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Insights into the Preparation of Multifunctional Metal-Oxide Nanoparticles for Enhanced Imaging and Theragnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-seeded lithium niobate nanoparticles as NanoZyme biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Harmonic Nanoparticles: Optical Properties, Synthesis, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘21st CENTURY NANOSCIENCE – A HANDBOOK’, Volume 4: Low-Dimensional Materials and Morphologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de matériaux polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, INNOVATION&amp;Industrie N°32 Mai 2010 pp. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules optiques non linéaires pour l'imagerie biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés Piézoélectriques et Optiques non-linéaires de matériaux nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la synthèse de nanocristaux non-centrosymétriques, aux nanocomposites et à la nanomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Savoie Mont Blanc, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Mugnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1923-6553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069833907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual second harmonic generation and upconversion photoluminescence emission in highly-optimized LiNbO3 nanocrystals doped and co-doped with Er3+ and Yb3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.6739-6747. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR00431K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Second Harmonic Generation with Optically Trapped Lithium Niobate Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5699-5704. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Gold Plasmon Response of a Raspberry Shell Grown on Lithium Niobate Nonlinear Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaona Harifidy Randrianalisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical Nucleation and Crystallization of LiNbO 3 Nanoparticles from the Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (13), pp.2306417. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Surface Properties of Lithium Niobate Nanoparticles by Multifunctional Coatings Using Water-in-Oil Microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Wittwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.522. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13030522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Peroxidase-Mimic Catalytic Activity of Noble-Metal-Decorated Lithium Niobate Nanozymes for Potential Biological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (14), pp.13166-13176. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c01901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gd 3+ -Functionalized Lithium Niobate Nanoparticles for Dual Multiphoton and Magnetic Resonance Bioimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.2912-2922. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Raspberry Shell Grown onto Nonspherical Lithium Niobate Nanoparticles for Second Harmonic Generation and Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ceccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.2200093. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.202200093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution‐Based Synthesis Routes for the Preparation of Noncentrosymmetric 0‐D Oxide Nanocrystals with Perovskite and Nonperovskite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (30), pp.2200992. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202200992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reaction Pathways and Growth Mechanisms of LiNbO3 Nanocrystals from the Non-Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11010154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-Seeded Lithium Niobate Nanoparticles: Influence of Gold Surface Coverage on Second Harmonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Kandybka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.950. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11040950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Novel Nanoparticles of Lithium Aluminum Iodate LiAl(IO3)4, and DFT Calculations of the Crystal Structure and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelilah Fadla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3289. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of the nonlinear susceptibility of MoS2 and WS2 from second-harmonic scattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (23), pp.235408. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorder Nonlinear Mixing in Metal Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Lucarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.8725-8732. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Selective Nonlinear Imaging and Photo-Induced Cell Damage by Dielectric Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Fureraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim Sakong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.4087-4095. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b08813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocontrolled Release of the Anticancer Drug Chlorambucil with Caged Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201900251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic spectroscopy of ZnO, BiFeO 3 and LiNbO 3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1955-1966. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.001955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure Determination of a New Lithium Zinc Iodate Polymorph LiZn(IO3)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benbertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.464. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst9090464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon-Triggered Photorelease of Caged Compounds from Multifunctional Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (30), pp.27443-27452. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b07954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual light-emitting Yb 3+ ,Er 3+ -doped La(IO 3 ) 3 iodate nanocrystals: up-conversion and second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1221-1226. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/mrc.2019.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Synthesis and Up-Conversion Properties of SHG-Active α-(La, Er)(IO 3 ) 3 Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.1647-1656. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS 2 measured by hyper Rayleigh scattering: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.002400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Nonlinear Optical Properties of BiFeO 3 Nanocrystal Suspensions from a Simple, Chelating Agent-Free Precipitation Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tytus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oisín Phelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3019586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth ferrite dielectric nanoparticles excited at telecom wavelengths as multicolor sources by second, third, and fourth harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (17), pp.8146 - 8152. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR08102B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged third-order susceptibility of ZnO nanocrystals from Third Harmonic Generation and Third Harmonic Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.579 - 585. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from a revisited wet chemical route of phase-pure, monocrystalline and SHG-efficient BiFeO3 nanoparticles for harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Gun’ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28557-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Correlation Spectroscopy with Second Harmonic Generating Nanoparticles in Suspension and in Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yasin Sonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (20), pp.6112 - 6118. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS_2 measured by hyper Rayleigh scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (23), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.005018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Order Investigation of the Nonlinear Susceptibility Tensors of Individual Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Uldry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: noncentrosymmetric metal oxides for nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol.17 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a One-Step Synthesis and Encapsulation of Acentric Iron Iodate (Fe(IO&lt;SUB&gt;3&lt;/SUB&gt;)&lt;SUB&gt;3&lt;/SUB&gt;) Nanocrystals via Inverse Miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2014.1685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular uptake and biocompatibility of bismuth ferrite harmonic advanced nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Manus Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 815-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical and magnetic properties of BiFeO3 harmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schwung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (11), pp.114306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4895836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a one-step synthesis and encapsulation of acentric iron iodate (Fe(IO3)3) nanocrystals via inverse miniemulsion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Transparent PMMA/Fe(IO3)3 Nanocomposite Films from Microemulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 1203-1211. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual inorganic nanoparticles: preparation, functionalization and in vitro biomedical diagnostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (10), pp.1381 - 1396. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2TB00301E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubled M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 9223-9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminodextran-coated potassium niobate (KNbO3) nanocrystals for second harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent adsorption of surfactant molecules and associated crystallization kinetics of noncentrosymmetric Fe(IO3)(3) nanorods in microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (24), pp.9223-9227. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ra00126a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer encapsulation of inorganic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear optical properties of nanocrystals by hyper Rayleigh scattering .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djanta Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Tracking of Murine Cardiac Stem Cells by Harmonic Nanodoublers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa E. Jaconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (17), pp. 2752-2756. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201200366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanocrystals for biolabeling: a survey of optical properties and biocompatibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp. 2542-2549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHG Active Fe(IO3)3 Particles: From Spherical Nanocrystals to Urchin-Like Microstructures through the Additive-Mediated Microemulsion Route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.5387,5395. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg3009915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ crystallization and growth dynamics of acentric iron Iodate nanocrystals in w/o microemulsions probed by Hyper-Rayleigh scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 ((1)), pp. 23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique et caoutchouc Magasine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 890, pp 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble and individual characterization of the nonlinear optical properties of ZnO and BaTiO3 nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (31), pp. 15140-15146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocharges. Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique &amp; Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the piezoelectric response of 0-3 composites: a modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), 115006 (8pp). </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/11/115006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp. 15342-15349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive nonlinear medium for intense ultrabroadband pulse characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency resolved optical gating by a nanometric object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (14), pp.10405-10411. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.010405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5-8), pp.1260-1264. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3), pp.399-403. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (9B), pp. 7525-7530. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.45.7525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of Fe (IO3)3 nanosized powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 416 (1-2), pp. 261-264. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of LilO3 nanocrystals in laponite matrix for periodically structured non -linear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFM and EFM Studies on a Clay-Based Dielectric Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 51-57. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3/SiO2 nanocomposite for quadratic non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (nc), pp. 152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium iodate nanocrystals in Laponite matrix for non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (nc), pp. 710-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocompatibility evaluation of DLC-and SiC- coated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp. 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency relaxation phenomena in a-LiIO3: the nature and role of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Opagiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 168 (nc), pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3: growth and properties for optical and photoluminescent applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (nc), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-oxidation of titanium films with large atomically flat surfaces by means of voltage-modulated scanning probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.490-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth mechanisms of multifunctional metal-oxide nanoparticles based on LiNbO3 from the solvothermal aqueous alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vittadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Biophotonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Stefan G. STANCIU, Sep 2025, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from the solvothermal aqueous alkoxide route of multifunctional, highly-optimized metal-oxide nanoparticles based on LiNbO3 or LiTaO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and platinum-decorated lithium niobate nanozymes for protection against UV-light induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria D Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or Nano 2023 - Les défis de la catalyse métallique induite par la lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION MECHANISMS OF LiNbO3 NANOCRYSTALS UNDER SOLVOTHERMAL CONDITIONS FROM ALKOXIDE PRECURSORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol Gel 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité optique de nanocristaux de niobate de lithium dopés par des ions erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: an enabling labelling tool for stem cell-tracking by SWIR multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the European Society for Molecular Imaging (European molecular imaging meeting – EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of LiNbO3 nanocrystals under solvothermal conditions at low hydrolysis rates of alkoxide precursors (Li0Et & Nb (0Et)5) with different co-solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, Sep 2021, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms and optical properties of pure and Er3+-doped LiNbO3 nanoparticles synthesized from the alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of core-shell LiNbO3@Au nanoparticles as multifunctional bio-imaging and cancer photothermal therapy probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Yb3+,Er3+-doped SHG-active -La(IO3)3 nanocrystals prepared from a microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Nanoparticles Excited at Telecom Wavelengths as Multiharmonic Multicolor Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Dependence of the Second-Order Nonlinear Susceptibility of Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse solvothermale de LiNbO3 nanométrique de morphologie contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plasmonic metals and 2D transition metal dichalcogenides for enhanced nonlinear frequency conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry of Semiconductor Materials and Interfaces XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-coated harmonic nnanoparticles for multi-modal targeted imaging and treatment of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse assistée par micro-onde de nanocristaux d'iodate de lanthane multifonctionnels pour l'élaboration de sondes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.3608 - 3618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical properties of silicon carbide (SiC) nanoparticles by carbothermal reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Colloidal Nanoparticles for Biomedical Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2203133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase pure, monocrystalline bismuth ferrite nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurii K. Gunko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rytz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Application of Polar Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Nano-coral like colloidal particles via water-in-oil miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Iberian Meeting on Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles for nonlinar bio-imaging and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Staedter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, SAN FRANCISCO, California, USA, United States. pp.1.25, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and formation dynamics of acentric dielectric nanoparticles in reverse microemulsions probed by Hyper-Rayleigh Scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de second-harmonique d'oxydes nanométriques pour l'imagerie biomédicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des cristaux pour l'optique - Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acentric nanocrystals for piezoelectric and nonlinear optical nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de nanoparticules de LiNbO3 (LN) sur les propriétés piézoélectriques, diélectriques et mécaniques de nanocomposites à matrice polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme journées de la matière condensée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Rayleigh Scattering: a means for investigating the growth mechanism of nanocrystals with quadratic optical properties in reverse micellar solution route synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules de LiNbO3 : synthèse, propriétés ONL et nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Solid State To BioPhysics V, Cavtat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques non linéaires de nanocristaux non-centrosymétriques à partir de mesures d'ensemble (diffusion Hyper-Rayleigh) et de mesures individuelles (microscopie de Génération de Second Harmonique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée, JMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical properties of noncentrosymmetric nanocrystals from ensemble measurements (Hyper-Rayleigh Scattering) and individual inspection (SHG microscopy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical meeting, Advanced Imaging Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Engelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonics and Imaging Graduate Summer School (BIGSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, The Burren, Co. Clare, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-and phase sensitive microscopy of SHG nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kieselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th european conference on non linear spectroscopy and 28th european cars workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.4386639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference from solid state to biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting on Ferroelectric Materials and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured and functional polymer-based materials and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ait Chaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Antion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of lithium iodate/laponite nanocomposite thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic imaging for tracking live human stem cells in whole blood at high-flow speed and GHz pixel rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saavedra-Villanueva Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroux Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiggert Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuetzeck Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rixius Maximilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary challenges in the physics of complexity and life 2025 (IntCha25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Insights into the Preparation of Multifunctional Metal-Oxide Nanoparticles for Enhanced Imaging and Theragnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-seeded lithium niobate nanoparticles as NanoZyme biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Harmonic Nanoparticles: Optical Properties, Synthesis, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘21st CENTURY NANOSCIENCE – A HANDBOOK’, Volume 4: Low-Dimensional Materials and Morphologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de matériaux polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, INNOVATION&amp;Industrie N°32 Mai 2010 pp. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés Piézoélectriques et Optiques non-linéaires de matériaux nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules optiques non linéaires pour l'imagerie biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la synthèse de nanocristaux non-centrosymétriques, aux nanocomposites et à la nanomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Savoie Mont Blanc, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5200959"/>
+    <w:nsid w:val="13B052DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1923-6553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069833907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bredillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riporto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Multian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00431K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bredillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Taitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Riporto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Dhouib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gheata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Spada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Pablo-Sainz-Ezquerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria Mariathomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Matos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Campargue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vuilleumier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202200093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202200992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chikhaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Hebboul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelilah Fadla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192925v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kandybka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kilin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Fureraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Sakong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sabri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Forcherio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Dunklin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Volpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giardina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gaulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Lucarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03559" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201900251" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Multian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.001955" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benbertal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9090464" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07954" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrc.2019.137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yasin Sonay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Forcherio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dunklin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Demierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08102B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tytus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ois&#237;n Phelan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clarke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3019586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Multian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riporto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djanta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.07.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Rogov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccarthy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28557-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uldry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Staedler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Magouroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Manus Maguire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djanta Gnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubled" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eissa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TB00301E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874800v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viboud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubled M" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra00126a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa E. Jaconi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200366" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6N22M4S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3009915" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnon Djanta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/11/115006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FQWH5S3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasparian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180879v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.08.047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R1D4W7J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teyssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Teyssier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966784" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nurdin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krumeich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Guo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681471v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268181v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria D Mariathomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04045848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370305v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karpf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351018v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Regny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riporto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350997v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Le Dantec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauquis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994969v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Millet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994973v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878299v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321047" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606716v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tishchenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joulaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastushenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ryabchikov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2203133" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clark" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gunko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kasparian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604357v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388446v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388451v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saavedra-Villanueva Oscar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiggert Moritz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuetzeck Lion" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixius Maximilian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359085v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633036v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604359v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01941856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1923-6553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069833907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bredillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riporto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Multian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00431K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bredillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Taitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Riporto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Dhouib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gheata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Spada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Pablo-Sainz-Ezquerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria Mariathomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Matos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Campargue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vuilleumier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202200093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202200992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192925v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kandybka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040950" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chikhaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Hebboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelilah Fadla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Forcherio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Dunklin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Volpe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giardina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gaulier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Lucarini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kilin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Fureraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Sakong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sabri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201900251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Multian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.001955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benbertal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9090464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrc.2019.137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Forcherio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dunklin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002400" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tytus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ois&#237;n Phelan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clarke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3019586" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Demierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08102B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Multian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riporto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djanta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.07.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Rogov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccarthy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28557-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yasin Sonay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02686" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uldry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Staedler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Magouroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Manus Maguire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eissa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TB00301E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viboud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubled M" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubled" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra00126a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djanta Gnon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa E. Jaconi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200366" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6N22M4S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3009915" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnon Djanta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/11/115006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FQWH5S3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasparian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180879v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.08.047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R1D4W7J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teyssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Teyssier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966784" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nurdin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krumeich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Guo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681471v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268181v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria D Mariathomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karpf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04045848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Le Dantec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauquis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Regny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riporto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878301v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878302v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321047" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903105v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Millet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994969v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606716v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tishchenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joulaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastushenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ryabchikov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2203133" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clark" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gunko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kasparian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604357v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388446v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388451v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saavedra-Villanueva Oscar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiggert Moritz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuetzeck Lion" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixius Maximilian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359085v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604359v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633036v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01941856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>