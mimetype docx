--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Mugnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1923-6553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069833907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual second harmonic generation and upconversion photoluminescence emission in highly-optimized LiNbO3 nanocrystals doped and co-doped with Er3+ and Yb3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.6739-6747. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR00431K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Second Harmonic Generation with Optically Trapped Lithium Niobate Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5699-5704. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Gold Plasmon Response of a Raspberry Shell Grown on Lithium Niobate Nonlinear Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaona Harifidy Randrianalisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical Nucleation and Crystallization of LiNbO 3 Nanoparticles from the Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (13), pp.2306417. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Surface Properties of Lithium Niobate Nanoparticles by Multifunctional Coatings Using Water-in-Oil Microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Wittwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.522. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13030522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Peroxidase-Mimic Catalytic Activity of Noble-Metal-Decorated Lithium Niobate Nanozymes for Potential Biological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (14), pp.13166-13176. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c01901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gd 3+ -Functionalized Lithium Niobate Nanoparticles for Dual Multiphoton and Magnetic Resonance Bioimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.2912-2922. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Raspberry Shell Grown onto Nonspherical Lithium Niobate Nanoparticles for Second Harmonic Generation and Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ceccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.2200093. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.202200093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution‐Based Synthesis Routes for the Preparation of Noncentrosymmetric 0‐D Oxide Nanocrystals with Perovskite and Nonperovskite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (30), pp.2200992. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202200992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reaction Pathways and Growth Mechanisms of LiNbO3 Nanocrystals from the Non-Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11010154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-Seeded Lithium Niobate Nanoparticles: Influence of Gold Surface Coverage on Second Harmonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Kandybka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.950. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11040950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Novel Nanoparticles of Lithium Aluminum Iodate LiAl(IO3)4, and DFT Calculations of the Crystal Structure and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelilah Fadla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3289. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of the nonlinear susceptibility of MoS2 and WS2 from second-harmonic scattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (23), pp.235408. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorder Nonlinear Mixing in Metal Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Lucarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.8725-8732. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Selective Nonlinear Imaging and Photo-Induced Cell Damage by Dielectric Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Fureraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim Sakong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.4087-4095. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b08813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocontrolled Release of the Anticancer Drug Chlorambucil with Caged Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201900251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic spectroscopy of ZnO, BiFeO 3 and LiNbO 3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1955-1966. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.001955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure Determination of a New Lithium Zinc Iodate Polymorph LiZn(IO3)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benbertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.464. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst9090464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon-Triggered Photorelease of Caged Compounds from Multifunctional Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (30), pp.27443-27452. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b07954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual light-emitting Yb 3+ ,Er 3+ -doped La(IO 3 ) 3 iodate nanocrystals: up-conversion and second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1221-1226. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/mrc.2019.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Synthesis and Up-Conversion Properties of SHG-Active α-(La, Er)(IO 3 ) 3 Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.1647-1656. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS 2 measured by hyper Rayleigh scattering: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.002400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Nonlinear Optical Properties of BiFeO 3 Nanocrystal Suspensions from a Simple, Chelating Agent-Free Precipitation Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tytus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oisín Phelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3019586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth ferrite dielectric nanoparticles excited at telecom wavelengths as multicolor sources by second, third, and fourth harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (17), pp.8146 - 8152. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR08102B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged third-order susceptibility of ZnO nanocrystals from Third Harmonic Generation and Third Harmonic Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.579 - 585. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from a revisited wet chemical route of phase-pure, monocrystalline and SHG-efficient BiFeO3 nanoparticles for harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Gun’ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28557-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Correlation Spectroscopy with Second Harmonic Generating Nanoparticles in Suspension and in Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yasin Sonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (20), pp.6112 - 6118. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS_2 measured by hyper Rayleigh scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (23), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.005018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Order Investigation of the Nonlinear Susceptibility Tensors of Individual Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Uldry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: noncentrosymmetric metal oxides for nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol.17 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a One-Step Synthesis and Encapsulation of Acentric Iron Iodate (Fe(IO&lt;SUB&gt;3&lt;/SUB&gt;)&lt;SUB&gt;3&lt;/SUB&gt;) Nanocrystals via Inverse Miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2014.1685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular uptake and biocompatibility of bismuth ferrite harmonic advanced nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Manus Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 815-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical and magnetic properties of BiFeO3 harmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schwung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (11), pp.114306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4895836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a one-step synthesis and encapsulation of acentric iron iodate (Fe(IO3)3) nanocrystals via inverse miniemulsion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Transparent PMMA/Fe(IO3)3 Nanocomposite Films from Microemulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 1203-1211. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual inorganic nanoparticles: preparation, functionalization and in vitro biomedical diagnostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (10), pp.1381 - 1396. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2TB00301E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubled M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 9223-9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminodextran-coated potassium niobate (KNbO3) nanocrystals for second harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent adsorption of surfactant molecules and associated crystallization kinetics of noncentrosymmetric Fe(IO3)(3) nanorods in microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (24), pp.9223-9227. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ra00126a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer encapsulation of inorganic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear optical properties of nanocrystals by hyper Rayleigh scattering .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djanta Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Tracking of Murine Cardiac Stem Cells by Harmonic Nanodoublers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa E. Jaconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (17), pp. 2752-2756. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201200366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanocrystals for biolabeling: a survey of optical properties and biocompatibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp. 2542-2549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHG Active Fe(IO3)3 Particles: From Spherical Nanocrystals to Urchin-Like Microstructures through the Additive-Mediated Microemulsion Route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.5387,5395. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg3009915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ crystallization and growth dynamics of acentric iron Iodate nanocrystals in w/o microemulsions probed by Hyper-Rayleigh scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 ((1)), pp. 23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique et caoutchouc Magasine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 890, pp 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble and individual characterization of the nonlinear optical properties of ZnO and BaTiO3 nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (31), pp. 15140-15146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocharges. Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique &amp; Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the piezoelectric response of 0-3 composites: a modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), 115006 (8pp). </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/11/115006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp. 15342-15349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive nonlinear medium for intense ultrabroadband pulse characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency resolved optical gating by a nanometric object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (14), pp.10405-10411. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.010405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5-8), pp.1260-1264. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3), pp.399-403. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (9B), pp. 7525-7530. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.45.7525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of Fe (IO3)3 nanosized powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 416 (1-2), pp. 261-264. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of LilO3 nanocrystals in laponite matrix for periodically structured non -linear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFM and EFM Studies on a Clay-Based Dielectric Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 51-57. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3/SiO2 nanocomposite for quadratic non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (nc), pp. 152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium iodate nanocrystals in Laponite matrix for non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (nc), pp. 710-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocompatibility evaluation of DLC-and SiC- coated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp. 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency relaxation phenomena in a-LiIO3: the nature and role of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Opagiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 168 (nc), pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3: growth and properties for optical and photoluminescent applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (nc), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-oxidation of titanium films with large atomically flat surfaces by means of voltage-modulated scanning probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.490-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth mechanisms of multifunctional metal-oxide nanoparticles based on LiNbO3 from the solvothermal aqueous alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vittadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Biophotonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Stefan G. STANCIU, Sep 2025, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from the solvothermal aqueous alkoxide route of multifunctional, highly-optimized metal-oxide nanoparticles based on LiNbO3 or LiTaO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and platinum-decorated lithium niobate nanozymes for protection against UV-light induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria D Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or Nano 2023 - Les défis de la catalyse métallique induite par la lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION MECHANISMS OF LiNbO3 NANOCRYSTALS UNDER SOLVOTHERMAL CONDITIONS FROM ALKOXIDE PRECURSORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol Gel 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité optique de nanocristaux de niobate de lithium dopés par des ions erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: an enabling labelling tool for stem cell-tracking by SWIR multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the European Society for Molecular Imaging (European molecular imaging meeting – EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of LiNbO3 nanocrystals under solvothermal conditions at low hydrolysis rates of alkoxide precursors (Li0Et & Nb (0Et)5) with different co-solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, Sep 2021, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms and optical properties of pure and Er3+-doped LiNbO3 nanoparticles synthesized from the alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of core-shell LiNbO3@Au nanoparticles as multifunctional bio-imaging and cancer photothermal therapy probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Yb3+,Er3+-doped SHG-active -La(IO3)3 nanocrystals prepared from a microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Nanoparticles Excited at Telecom Wavelengths as Multiharmonic Multicolor Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Dependence of the Second-Order Nonlinear Susceptibility of Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse solvothermale de LiNbO3 nanométrique de morphologie contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plasmonic metals and 2D transition metal dichalcogenides for enhanced nonlinear frequency conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry of Semiconductor Materials and Interfaces XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-coated harmonic nnanoparticles for multi-modal targeted imaging and treatment of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse assistée par micro-onde de nanocristaux d'iodate de lanthane multifonctionnels pour l'élaboration de sondes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.3608 - 3618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical properties of silicon carbide (SiC) nanoparticles by carbothermal reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Colloidal Nanoparticles for Biomedical Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2203133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase pure, monocrystalline bismuth ferrite nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurii K. Gunko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rytz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Application of Polar Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Nano-coral like colloidal particles via water-in-oil miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Iberian Meeting on Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles for nonlinar bio-imaging and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Staedter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, SAN FRANCISCO, California, USA, United States. pp.1.25, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and formation dynamics of acentric dielectric nanoparticles in reverse microemulsions probed by Hyper-Rayleigh Scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de second-harmonique d'oxydes nanométriques pour l'imagerie biomédicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des cristaux pour l'optique - Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acentric nanocrystals for piezoelectric and nonlinear optical nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de nanoparticules de LiNbO3 (LN) sur les propriétés piézoélectriques, diélectriques et mécaniques de nanocomposites à matrice polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme journées de la matière condensée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Rayleigh Scattering: a means for investigating the growth mechanism of nanocrystals with quadratic optical properties in reverse micellar solution route synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules de LiNbO3 : synthèse, propriétés ONL et nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Solid State To BioPhysics V, Cavtat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques non linéaires de nanocristaux non-centrosymétriques à partir de mesures d'ensemble (diffusion Hyper-Rayleigh) et de mesures individuelles (microscopie de Génération de Second Harmonique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée, JMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical properties of noncentrosymmetric nanocrystals from ensemble measurements (Hyper-Rayleigh Scattering) and individual inspection (SHG microscopy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical meeting, Advanced Imaging Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Engelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonics and Imaging Graduate Summer School (BIGSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, The Burren, Co. Clare, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-and phase sensitive microscopy of SHG nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kieselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th european conference on non linear spectroscopy and 28th european cars workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.4386639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference from solid state to biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting on Ferroelectric Materials and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured and functional polymer-based materials and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ait Chaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Antion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of lithium iodate/laponite nanocomposite thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic imaging for tracking live human stem cells in whole blood at high-flow speed and GHz pixel rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saavedra-Villanueva Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroux Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiggert Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuetzeck Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rixius Maximilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary challenges in the physics of complexity and life 2025 (IntCha25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Insights into the Preparation of Multifunctional Metal-Oxide Nanoparticles for Enhanced Imaging and Theragnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-seeded lithium niobate nanoparticles as NanoZyme biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Harmonic Nanoparticles: Optical Properties, Synthesis, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘21st CENTURY NANOSCIENCE – A HANDBOOK’, Volume 4: Low-Dimensional Materials and Morphologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de matériaux polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, INNOVATION&amp;Industrie N°32 Mai 2010 pp. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés Piézoélectriques et Optiques non-linéaires de matériaux nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules optiques non linéaires pour l'imagerie biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la synthèse de nanocristaux non-centrosymétriques, aux nanocomposites et à la nanomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Savoie Mont Blanc, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Mugnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1923-6553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069833907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Second Harmonic Generation with Optically Trapped Lithium Niobate Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (19), pp.5699-5704. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual second harmonic generation and upconversion photoluminescence emission in highly-optimized LiNbO3 nanocrystals doped and co-doped with Er3+ and Yb3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.6739-6747. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR00431K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Gold Plasmon Response of a Raspberry Shell Grown on Lithium Niobate Nonlinear Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaona Harifidy Randrianalisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical Nucleation and Crystallization of LiNbO 3 Nanoparticles from the Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (13), pp.2306417. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Surface Properties of Lithium Niobate Nanoparticles by Multifunctional Coatings Using Water-in-Oil Microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Wittwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.522. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13030522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Peroxidase-Mimic Catalytic Activity of Noble-Metal-Decorated Lithium Niobate Nanozymes for Potential Biological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (14), pp.13166-13176. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c01901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Raspberry Shell Grown onto Nonspherical Lithium Niobate Nanoparticles for Second Harmonic Generation and Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ceccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.2200093. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.202200093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gd 3+ -Functionalized Lithium Niobate Nanoparticles for Dual Multiphoton and Magnetic Resonance Bioimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gheata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.2912-2922. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution‐Based Synthesis Routes for the Preparation of Noncentrosymmetric 0‐D Oxide Nanocrystals with Perovskite and Nonperovskite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (30), pp.2200992. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202200992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reaction Pathways and Growth Mechanisms of LiNbO3 Nanocrystals from the Non-Aqueous Solvothermal Alkoxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11010154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-Seeded Lithium Niobate Nanoparticles: Influence of Gold Surface Coverage on Second Harmonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Behel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Kandybka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.950. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11040950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Novel Nanoparticles of Lithium Aluminum Iodate LiAl(IO3)4, and DFT Calculations of the Crystal Structure and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelilah Fadla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3289. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of the nonlinear susceptibility of MoS2 and WS2 from second-harmonic scattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (23), pp.235408. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorder Nonlinear Mixing in Metal Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Lucarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.8725-8732. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Selective Nonlinear Imaging and Photo-Induced Cell Damage by Dielectric Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Fureraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim Sakong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.4087-4095. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b08813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocontrolled Release of the Anticancer Drug Chlorambucil with Caged Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201900251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic spectroscopy of ZnO, BiFeO 3 and LiNbO 3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1955-1966. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.001955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure Determination of a New Lithium Zinc Iodate Polymorph LiZn(IO3)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benbertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.464. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst9090464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon-Triggered Photorelease of Caged Compounds from Multifunctional Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (30), pp.27443-27452. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b07954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual light-emitting Yb 3+ ,Er 3+ -doped La(IO 3 ) 3 iodate nanocrystals: up-conversion and second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.1221-1226. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/mrc.2019.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Synthesis and Up-Conversion Properties of SHG-Active α-(La, Er)(IO 3 ) 3 Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.1647-1656. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth ferrite dielectric nanoparticles excited at telecom wavelengths as multicolor sources by second, third, and fourth harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (17), pp.8146 - 8152. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR08102B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Nonlinear Optical Properties of BiFeO 3 Nanocrystal Suspensions from a Simple, Chelating Agent-Free Precipitation Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tytus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oisín Phelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/3019586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS 2 measured by hyper Rayleigh scattering: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.002400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged third-order susceptibility of ZnO nanocrystals from Third Harmonic Generation and Third Harmonic Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Multian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.579 - 585. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from a revisited wet chemical route of phase-pure, monocrystalline and SHG-efficient BiFeO3 nanoparticles for harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Gun’ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28557-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Correlation Spectroscopy with Second Harmonic Generating Nanoparticles in Suspension and in Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yasin Sonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (20), pp.6112 - 6118. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility of two-dimensional WS_2 measured by hyper Rayleigh scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dunklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (23), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.005018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Order Investigation of the Nonlinear Susceptibility Tensors of Individual Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Uldry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: noncentrosymmetric metal oxides for nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol.17 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular uptake and biocompatibility of bismuth ferrite harmonic advanced nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Manus Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 815-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a One-Step Synthesis and Encapsulation of Acentric Iron Iodate (Fe(IO&lt;SUB&gt;3&lt;/SUB&gt;)&lt;SUB&gt;3&lt;/SUB&gt;) Nanocrystals via Inverse Miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2014.1685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical and magnetic properties of BiFeO3 harmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schwung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (11), pp.114306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4895836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Transparent PMMA/Fe(IO3)3 Nanocomposite Films from Microemulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 1203-1211. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual inorganic nanoparticles: preparation, functionalization and in vitro biomedical diagnostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (10), pp.1381 - 1396. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2TB00301E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubled M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 9223-9227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminodextran-coated potassium niobate (KNbO3) nanocrystals for second harmonic bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a one-step synthesis and encapsulation of acentric iron iodate (Fe(IO3)3) nanocrystals via inverse miniemulsion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent adsorption of surfactant molecules and associated crystallization kinetics of noncentrosymmetric Fe(IO3)(3) nanorods in microemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological consequences of extracting KNbO3 and BaTiO3 nanoparticles from water using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (24), pp.9223-9227. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ra00126a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer encapsulation of inorganic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear optical properties of nanocrystals by hyper Rayleigh scattering .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djanta Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanocrystals for biolabeling: a survey of optical properties and biocompatibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Staedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp. 2542-2549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Tracking of Murine Cardiac Stem Cells by Harmonic Nanodoublers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa E. Jaconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (17), pp. 2752-2756. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201200366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHG Active Fe(IO3)3 Particles: From Spherical Nanocrystals to Urchin-Like Microstructures through the Additive-Mediated Microemulsion Route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.5387,5395. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg3009915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ crystallization and growth dynamics of acentric iron Iodate nanocrystals in w/o microemulsions probed by Hyper-Rayleigh scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 ((1)), pp. 23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique et caoutchouc Magasine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 890, pp 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble and individual characterization of the nonlinear optical properties of ZnO and BaTiO3 nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (31), pp. 15140-15146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocharges. Les promesses des nanocomposites polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique &amp; Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the piezoelectric response of 0-3 composites: a modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), 115006 (8pp). </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/11/115006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive nonlinear medium for intense ultrabroadband pulse characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodoublers as deep imaging markers for multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (17), pp. 15342-15349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency resolved optical gating by a nanometric object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (14), pp.10405-10411. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.010405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3), pp.399-403. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5-8), pp.1260-1264. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (9B), pp. 7525-7530. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.45.7525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of Fe (IO3)3 nanosized powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 416 (1-2), pp. 261-264. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of LilO3 nanocrystals in laponite matrix for periodically structured non -linear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFM and EFM Studies on a Clay-Based Dielectric Nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 320, pp. 51-57. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190590966784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3/SiO2 nanocomposite for quadratic non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (nc), pp. 152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium iodate nanocrystals in Laponite matrix for non-linear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (nc), pp. 710-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocompatibility evaluation of DLC-and SiC- coated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nurdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp. 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiIO3: growth and properties for optical and photoluminescent applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (nc), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency relaxation phenomena in a-LiIO3: the nature and role of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Opagiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 168 (nc), pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-oxidation of titanium films with large atomically flat surfaces by means of voltage-modulated scanning probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.490-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth mechanisms of multifunctional metal-oxide nanoparticles based on LiNbO3 from the solvothermal aqueous alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vittadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Biophotonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Stefan G. STANCIU, Sep 2025, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation from the solvothermal aqueous alkoxide route of multifunctional, highly-optimized metal-oxide nanoparticles based on LiNbO3 or LiTaO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and platinum-decorated lithium niobate nanozymes for protection against UV-light induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyria D Mariathomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or Nano 2023 - Les défis de la catalyse métallique induite par la lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION MECHANISMS OF LiNbO3 NANOCRYSTALS UNDER SOLVOTHERMAL CONDITIONS FROM ALKOXIDE PRECURSORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol Gel 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité optique de nanocristaux de niobate de lithium dopés par des ions erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles: an enabling labelling tool for stem cell-tracking by SWIR multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca La Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the European Society for Molecular Imaging (European molecular imaging meeting – EMIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of LiNbO3 nanocrystals under solvothermal conditions at low hydrolysis rates of alkoxide precursors (Li0Et & Nb (0Et)5) with different co-solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, Sep 2021, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms and optical properties of pure and Er3+-doped LiNbO3 nanoparticles synthesized from the alkoxide route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bredillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of core-shell LiNbO3@Au nanoparticles as multifunctional bio-imaging and cancer photothermal therapy probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Yb3+,Er3+-doped SHG-active -La(IO3)3 nanocrystals prepared from a microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Dependence of the Second-Order Nonlinear Susceptibility of Harmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Nanoparticles Excited at Telecom Wavelengths as Multiharmonic Multicolor Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpW3C.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse solvothermale de LiNbO3 nanométrique de morphologie contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plasmonic metals and 2D transition metal dichalcogenides for enhanced nonlinear frequency conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Forcherio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry of Semiconductor Materials and Interfaces XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse assistée par micro-onde de nanocristaux d'iodate de lanthane multifonctionnels pour l'élaboration de sondes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Regny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riporto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.3608 - 3618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-coated harmonic nnanoparticles for multi-modal targeted imaging and treatment of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical properties of silicon carbide (SiC) nanoparticles by carbothermal reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ryabchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Colloidal Nanoparticles for Biomedical Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2203133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase pure, monocrystalline bismuth ferrite nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurii K. Gunko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rytz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Application of Polar Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Nano-coral like colloidal particles via water-in-oil miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Iberian Meeting on Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic nanoparticles for nonlinar bio-imaging and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Magouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Staedter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, SAN FRANCISCO, California, USA, United States. pp.1.25, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and formation dynamics of acentric dielectric nanoparticles in reverse microemulsions probed by Hyper-Rayleigh Scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de second-harmonique d'oxydes nanométriques pour l'imagerie biomédicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des cristaux pour l'optique - Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules de LiNbO3 : synthèse, propriétés ONL et nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Rayleigh Scattering: a means for investigating the growth mechanism of nanocrystals with quadratic optical properties in reverse micellar solution route synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Solid State To BioPhysics V, Cavtat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques non linéaires de nanocristaux non-centrosymétriques à partir de mesures d'ensemble (diffusion Hyper-Rayleigh) et de mesures individuelles (microscopie de Génération de Second Harmonique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée, JMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de nanoparticules de LiNbO3 (LN) sur les propriétés piézoélectriques, diélectriques et mécaniques de nanocomposites à matrice polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme journées de la matière condensée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acentric nanocrystals for piezoelectric and nonlinear optical nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical properties of noncentrosymmetric nanocrystals from ensemble measurements (Hyper-Rayleigh Scattering) and individual inspection (SHG microscopy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnon Djanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical meeting, Advanced Imaging Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Engelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic imaging probes for bio-labeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonics and Imaging Graduate Summer School (BIGSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, The Burren, Co. Clare, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-and phase sensitive microscopy of SHG nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kieselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th european conference on non linear spectroscopy and 28th european cars workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.4386639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Extermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference from solid state to biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured and functional polymer-based materials and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation imaging of LiIO3/laponite nanocomposite waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting on Ferroelectric Materials and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ait Chaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Antion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of lithium iodate/laponite nanocomposite thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic imaging for tracking live human stem cells in whole blood at high-flow speed and GHz pixel rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saavedra-Villanueva Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroux Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiggert Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuetzeck Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rixius Maximilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary challenges in the physics of complexity and life 2025 (IntCha25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Insights into the Preparation of Multifunctional Metal-Oxide Nanoparticles for Enhanced Imaging and Theragnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-seeded lithium niobate nanoparticles as NanoZyme biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-María Pablo-Sainz-Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Taitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Beauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Harmonic Nanoparticles: Optical Properties, Synthesis, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘21st CENTURY NANOSCIENCE – A HANDBOOK’, Volume 4: Low-Dimensional Materials and Morphologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de matériaux polymères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, INNOVATION&amp;Industrie N°32 Mai 2010 pp. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés Piézoélectriques et Optiques non-linéaires de matériaux nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules optiques non linéaires pour l'imagerie biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Houf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la synthèse de nanocristaux non-centrosymétriques, aux nanocomposites et à la nanomédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Savoie Mont Blanc, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13B052DA"/>
+    <w:nsid w:val="4D6D67C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1923-6553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069833907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bredillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riporto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Multian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00431K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bredillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Taitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Riporto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Dhouib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gheata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Spada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Pablo-Sainz-Ezquerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria Mariathomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Matos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Campargue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vuilleumier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202200093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202200992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192925v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kandybka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040950" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chikhaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Hebboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelilah Fadla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Forcherio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Dunklin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Volpe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giardina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gaulier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Lucarini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kilin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Fureraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Sakong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sabri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201900251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Multian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.001955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benbertal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9090464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrc.2019.137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Forcherio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dunklin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002400" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tytus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ois&#237;n Phelan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clarke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3019586" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Demierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08102B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Multian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riporto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djanta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.07.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Rogov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccarthy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28557-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yasin Sonay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02686" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uldry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Staedler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Magouroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Manus Maguire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eissa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TB00301E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viboud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubled M" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubled" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra00126a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djanta Gnon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa E. Jaconi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200366" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6N22M4S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3009915" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnon Djanta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/11/115006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FQWH5S3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasparian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180879v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.08.047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R1D4W7J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teyssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Teyssier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966784" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nurdin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krumeich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Guo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681471v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268181v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria D Mariathomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karpf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04045848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Le Dantec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauquis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Regny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riporto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878301v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878302v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321047" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903105v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Millet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994969v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606716v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tishchenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joulaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastushenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ryabchikov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2203133" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clark" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gunko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kasparian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604357v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388446v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388451v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saavedra-Villanueva Oscar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiggert Moritz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuetzeck Lion" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixius Maximilian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359085v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604359v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633036v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01941856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1923-6553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069833907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00353" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bredillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riporto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Multian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00431K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bredillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Taitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Harifidy Randrianalisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Riporto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Dhouib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gheata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Spada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Pablo-Sainz-Ezquerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria Mariathomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202200093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Matos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Campargue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vuilleumier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202200992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192925v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kandybka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040950" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chikhaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Hebboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelilah Fadla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Forcherio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Dunklin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Volpe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giardina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gaulier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Lucarini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kilin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Fureraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Sakong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sabri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201900251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Multian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.001955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benbertal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9090464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrc.2019.137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Demierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmidt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08102B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tytus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ois&#237;n Phelan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clarke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3019586" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Forcherio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dunklin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Multian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riporto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djanta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.07.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Rogov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccarthy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28557-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yasin Sonay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02686" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uldry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Staedler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Magouroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Manus Maguire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eissa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TB00301E" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viboud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubled M" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubled" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra00126a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djanta Gnon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa E. Jaconi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201200366" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6N22M4S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3009915" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnon Djanta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/11/115006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FQWH5S3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasparian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604352v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180879v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.08.047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R1D4W7J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teyssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Teyssier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190590966784" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nurdin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krumeich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Guo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681471v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268181v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyria D Mariathomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karpf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04045848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Le Dantec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauquis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Regny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riporto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW3C.2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321047" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994969v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903105v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Millet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606716v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tishchenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joulaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastushenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ryabchikov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2203133" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Clark" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gunko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633029v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kasparian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604357v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572833v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388451v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saavedra-Villanueva Oscar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiggert Moritz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuetzeck Lion" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixius Maximilian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359085v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604359v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633036v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01941856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>