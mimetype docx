--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -738,291 +738,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Landscape on Insect Pests and Associated Natural Enemies in Greenhouses Crops: The Strawberry Study Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Defendini</w:t>
+                <w:t xml:space="preserve">Delphine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rimbault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émeline Vanespen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14030302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122390v1</w:t>
+                <w:t xml:space="preserve">hal-04075988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Landscape on Insect Pests and Associated Natural Enemies in Greenhouses Crops: The Strawberry Study Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Doehler</w:t>
+                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Defendini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Vanespen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.302. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (13), pp.3672-3685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects14030302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075988v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AphidInnov - Des solutions biologiques adaptées pour le contrôle des populations de pucerons des cultures protégées</w:t>
               </w:r>
@@ -1387,655 +1387,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of wild and mass-reared populations of a generalist aphid parasitoid and improvement of biological control</w:t>
+                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Postic</w:t>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249893. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0249893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287393v1</w:t>
+                <w:t xml:space="preserve">hal-03288821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
+                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Corentin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zoaa053⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (4), pp.1009-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143189v1</w:t>
+                <w:t xml:space="preserve">hal-03185630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics of wild and mass-reared populations of a generalist aphid parasitoid and improvement of biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Auguste Badji</w:t>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Sol-Mochkovitch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0249893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288999v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (4), pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaa053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288821v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Auguste Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sol-Mochkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82 (4), pp.1009-1019. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185630v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited influence of gain and loss of symbionts on host plant selection in specialized pea aphid genotypes</w:t>
               </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (1), pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus mediated trophic interactions between aphids and their natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,90 +2285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable impacts of prevalent bacterial symbionts on a parasitoid used to control aphid pests of protected crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,90 +2415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in community assemblages and trophic networks of aphids and parasitoids in protected crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,261 +2807,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Regulatory potential of parasitoids over Aphis gossypii Glover, 1877 populations (Hemiptera: Aphididae) under semi- arid laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Bensaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Guenaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-019-10005-4⟩</w:t>
+              <w:t xml:space="preserve">Anales de Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (41), pp.89 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6018/analesbio.41.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277158v1</w:t>
+                <w:t xml:space="preserve">hal-02429491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory potential of parasitoids over Aphis gossypii Glover, 1877 populations (Hemiptera: Aphididae) under semi- arid laboratory conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Bensaad</w:t>
+                <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yamina Guenaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de Biologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (41), pp.89 - 96. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.651-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6018/analesbio.41.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-019-10005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429491v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in escape behavior between pea aphid biotypes reflect their host plants’ palatability to mammalian herbivores</w:t>
               </w:r>
@@ -3175,278 +3175,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of host endosymbionts on parasitoid host range — from mechanisms to communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Monticelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Frago</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (10), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275341v1</w:t>
+                <w:t xml:space="preserve">hal-02391010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">Impact of host endosymbionts on parasitoid host range — from mechanisms to communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">Enric Frago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (10), pp.427. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391010v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and antagonist selection on life-history traits in parasitoids: a community ecology perspective.</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3694,377 +3694,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180 (3), pp.877-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462751v1</w:t>
+                <w:t xml:space="preserve">hal-01241569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Krespi</w:t>
+                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Bili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 180 (3), pp.877-888. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01241569v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.925-941. </w:t>
@@ -4096,291 +4096,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
+                <w:t xml:space="preserve">Seasonal variations of host resources influence foraging strategy in parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Bili</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 (1), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630825v1</w:t>
+                <w:t xml:space="preserve">hal-01406208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of host resources influence foraging strategy in parasitoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+                <w:t xml:space="preserve">B. Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 161 (1), pp.11-19. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.565-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406208v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The delay in arrival of the parasitoid Diaeretiella rapae influences the efficiency of cabbage aphid biological control</w:t>
               </w:r>
@@ -4483,64 +4483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host specialisation and competition asymmetry in coleopteran parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Bili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,90 +4600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,64 +5007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5262,51 +5262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological cost associated with protective symbionts of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147 (2), pp.167-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5623,303 +5623,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host range limitation caused by incomplete host regulation in an aphid parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">A. Ribule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.363-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597352v1</w:t>
+                <w:t xml:space="preserve">hal-00729300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range limitation caused by incomplete host regulation in an aphid parasitoid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barragan</w:t>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729300v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6117,51 +6117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,77 +6251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,77 +6368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.W. Weisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,51 +6667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.554-565. </w:t>
@@ -7197,51 +7197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N. Nyabuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Heckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,64 +7714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could host discrimination abilities influence the structure of a parasitoid community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,225 +7854,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in responses to thermal stress in parasitoids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predation risk cues associated with killed conspecifics affect the behavior and reproduction of prey animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Amice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernon</w:t>
+                <w:t xml:space="preserve">P. Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (9), pp.1380-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16629.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01019.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337987v1</w:t>
+                <w:t xml:space="preserve">hal-00729899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do past experience and competitive ability influence foraging strategies of parasitoids under interspecific competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,204 +8055,230 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (6), pp.691-700. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01017.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation risk cues associated with killed conspecifics affect the behavior and reproduction of prey animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Fievet</w:t>
+                <w:t xml:space="preserve">Variability in responses to thermal stress in parasitoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lhomme</w:t>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 117 (9), pp.1380-1385. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.701-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16629.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01019.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729899v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
               </w:r>
@@ -8404,393 +8404,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
+                <w:t xml:space="preserve">Patch departure rules in Bumblebees: evidence of a decremental motivational mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
+                <w:t xml:space="preserve">Diane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Jacqueline Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (11), pp.1707-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-007-0402-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662148v1</w:t>
+                <w:t xml:space="preserve">hal-02657633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch departure rules in Bumblebees: evidence of a decremental motivational mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lefebvre</w:t>
+                <w:t xml:space="preserve">Franck Cezilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Pierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+                <w:t xml:space="preserve">L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (4), pp.750-754</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657633v1</w:t>
+                <w:t xml:space="preserve">hal-02654280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654280v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites.</w:t>
               </w:r>
@@ -8880,51 +8880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effects of low temperature exposure on learning capacities in a parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,388 +8969,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch-leaving decision rules in an insect parasitoid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patch exploitation strategy by an egg parasitoid in constant or variable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (5), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00718.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-004-0895-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346194v1</w:t>
+                <w:t xml:space="preserve">hal-01346208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch exploitation strategy by an egg parasitoid in constant or variable environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Effect of low temperature exposure on oviposition behaviour and patch exploitation strategy in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (1), pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00718.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346208v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low temperature exposure on oviposition behaviour and patch exploitation strategy in parasitic wasps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch-leaving decision rules in an insect parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Boivin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 70 (1), pp.153-163. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.208-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-004-0895-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346211v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch leaving decision rules in an insect parasitoid</w:t>
               </w:r>
@@ -9658,269 +9658,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing the hare or the tortoise in parasitoids: could different oviposition strategies have an influence in host partitioning in two Aphidius species?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitoids flip a coin before deciding to superparasitize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73, pp.802-806</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346132v1</w:t>
+                <w:t xml:space="preserve">hal-02674722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoids flip a coin before deciding to superparasitize</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Playing the hare or the tortoise in parasitoids: could different oviposition strategies have an influence in host partitioning in two Aphidius species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héterier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (3), pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2004.9522634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674722v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of intermediate host use and levels of association between two conflicting manipulative parasites</w:t>
               </w:r>
@@ -10203,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10589,51 +10589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louapre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10658,77 +10658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10783,51 +10783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10835,51 +10835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10898,299 +10898,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312452v1</w:t>
+                <w:t xml:space="preserve">hal-00312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pichenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312406v1</w:t>
+                <w:t xml:space="preserve">hal-00312622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11198,51 +11202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
@@ -11265,195 +11269,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312622v1</w:t>
+                <w:t xml:space="preserve">hal-00312452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Aphidius species : Does interspecific competition structure the parasitoid community ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11717,51 +11717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des parasitoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12134,51 +12134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96C17496"/>
+    <w:nsid w:val="8C2FADF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12365,51 +12365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-outreman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7337-3049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114896143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noysette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01940-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art07-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vanespen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Postic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3126" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bensaad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Guenaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesbio.41.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12494" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neuville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9702-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3639-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribule" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.12.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1N531XG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Giraldeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102010000040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amice" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01019.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6LVNLB9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pierre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0402-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHG5JHCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0895-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4758ND6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00718.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N98Z42WD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHQCS817-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.-S." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677038v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2005.04.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q95S2PZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346132v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;terier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krespi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2004.9522634" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaubet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(00)00142-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8K006Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670252v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Ralec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rallec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louapre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-outreman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7337-3049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114896143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noysette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01940-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art07-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vanespen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030302" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Postic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3126" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bensaad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Guenaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesbio.41.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.11.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12494" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neuville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9702-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3639-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729300v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribule" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.12.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1N531XG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Giraldeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102010000040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amice" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01019.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6LVNLB9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657633v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pierre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0402-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHG5JHCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00718.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N98Z42WD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346211v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHQCS817-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346194v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0895-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4758ND6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.-S." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677038v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2005.04.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q95S2PZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;terier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krespi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2004.9522634" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaubet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(00)00142-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8K006Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670252v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Ralec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rallec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louapre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>