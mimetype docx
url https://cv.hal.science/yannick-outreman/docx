--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1387,655 +1387,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
+                <w:t xml:space="preserve">Genetics of wild and mass-reared populations of a generalist aphid parasitoid and improvement of biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Leclair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">Estelle Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Caroline Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0249893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288821v1</w:t>
+                <w:t xml:space="preserve">hal-03287393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
+                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Laura Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (4), pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaa053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185630v1</w:t>
+                <w:t xml:space="preserve">hal-03143189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of wild and mass-reared populations of a generalist aphid parasitoid and improvement of biological control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+                <w:t xml:space="preserve">Cesar Auguste Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Granado</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoé Sol-Mochkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0249893⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287393v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
+                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zoaa053⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (4), pp.1009-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143189v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Sol-Mochkovitch</w:t>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fallais</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288999v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited influence of gain and loss of symbionts on host plant selection in specialized pea aphid genotypes</w:t>
               </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (1), pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus mediated trophic interactions between aphids and their natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,90 +2285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable impacts of prevalent bacterial symbionts on a parasitoid used to control aphid pests of protected crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,90 +2415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in community assemblages and trophic networks of aphids and parasitoids in protected crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,261 +2807,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory potential of parasitoids over Aphis gossypii Glover, 1877 populations (Hemiptera: Aphididae) under semi- arid laboratory conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Bensaad</w:t>
+                <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yamina Guenaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de Biologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6018/analesbio.41.13⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.651-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-019-10005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429491v1</w:t>
+                <w:t xml:space="preserve">hal-02277158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Regulatory potential of parasitoids over Aphis gossypii Glover, 1877 populations (Hemiptera: Aphididae) under semi- arid laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Bensaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Guenaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (5), pp.651-669. </w:t>
+              <w:t xml:space="preserve">Anales de Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (41), pp.89 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-019-10005-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6018/analesbio.41.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277158v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in escape behavior between pea aphid biotypes reflect their host plants’ palatability to mammalian herbivores</w:t>
               </w:r>
@@ -3175,278 +3175,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of host endosymbionts on parasitoid host range — from mechanisms to communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">Lucie Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enric Frago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391010v1</w:t>
+                <w:t xml:space="preserve">hal-02275341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of host endosymbionts on parasitoid host range — from mechanisms to communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Frago</w:t>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32, pp.77-82. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (10), pp.427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275341v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and antagonist selection on life-history traits in parasitoids: a community ecology perspective.</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3694,693 +3694,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.565-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241569v1</w:t>
+                <w:t xml:space="preserve">hal-01462751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variations of host resources influence foraging strategy in parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennola Ermel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 (1), pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630825v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Pons</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.925-941. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180 (3), pp.877-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-016-9856-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497615v1</w:t>
+                <w:t xml:space="preserve">hal-01241569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of host resources influence foraging strategy in parasitoids</w:t>
+                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikaël Bili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12494⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406208v1</w:t>
+                <w:t xml:space="preserve">hal-02630825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dion</w:t>
+                <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lavandero</w:t>
+                <w:t xml:space="preserve">Inès Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (2), pp.565-581. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.925-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-016-9856-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462751v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The delay in arrival of the parasitoid Diaeretiella rapae influences the efficiency of cabbage aphid biological control</w:t>
               </w:r>
@@ -4483,64 +4483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host specialisation and competition asymmetry in coleopteran parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Bili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,90 +4600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5262,51 +5262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological cost associated with protective symbionts of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147 (2), pp.167-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5623,303 +5623,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range limitation caused by incomplete host regulation in an aphid parasitoid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ribule</w:t>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barragan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (3), pp.363-371. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729300v1</w:t>
+                <w:t xml:space="preserve">hal-00597352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host range limitation caused by incomplete host regulation in an aphid parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">A. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00597352v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6117,51 +6117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,77 +6251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,77 +6368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6479,303 +6479,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in defensive behaviour between host-adapted races of the pea aphid</w:t>
+                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Kunert</w:t>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Belz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (s1), pp.147-154. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01146.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729479v1</w:t>
+                <w:t xml:space="preserve">hal-00690655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in defensive behaviour between host-adapted races of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
+                <w:t xml:space="preserve">Gerd Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.W. Weisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (s1), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690655v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of the interactions between aphids and their parasitoids</w:t>
               </w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.554-565. </w:t>
@@ -6901,291 +6901,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altruistic defence behaviours in aphids</w:t>
+                <w:t xml:space="preserve">Aphids and associated natural enemies of Ile Amsterdam and Ile Saint-Paul (Southern Indian Ocean).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Wu</w:t>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boivin</w:t>
+                <w:t xml:space="preserve">Evelyne Turpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Brodeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.A. Giraldeau</w:t>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-19⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science / ANTARCTICA ANTARCTIC SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102010000040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729435v1</w:t>
+                <w:t xml:space="preserve">hal-00539037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphids and associated natural enemies of Ile Amsterdam and Ile Saint-Paul (Southern Indian Ocean).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altruistic defence behaviours in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hulle</w:t>
+                <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Turpeau</w:t>
+                <w:t xml:space="preserve">Jean Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chaubet</w:t>
+                <w:t xml:space="preserve">L.A. Giraldeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science / ANTARCTICA ANTARCTIC SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (4), pp.379-385. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0954102010000040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539037v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pea aphid secondary endosymbionts on aphid resistance and development of the aphid parasitoid Aphidius ervi: a correlative study</w:t>
               </w:r>
@@ -7197,77 +7197,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N. Nyabuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Heckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.W. Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (3), pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7714,64 +7714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could host discrimination abilities influence the structure of a parasitoid community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,199 +7854,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation risk cues associated with killed conspecifics affect the behavior and reproduction of prey animals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability in responses to thermal stress in parasitoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lhomme</w:t>
+                <w:t xml:space="preserve">Gaelle Amice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16629.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01019.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729899v1</w:t>
+                <w:t xml:space="preserve">hal-00337987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do past experience and competitive ability influence foraging strategies of parasitoids under interspecific competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8055,230 +8081,204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (6), pp.691-700. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in responses to thermal stress in parasitoids.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Amice</w:t>
+                <w:t xml:space="preserve">Predation risk cues associated with killed conspecifics affect the behavior and reproduction of prey animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vernon</w:t>
+                <w:t xml:space="preserve">P. Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (6), pp.701-708. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (9), pp.1380-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01019.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337987v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
               </w:r>
@@ -8404,393 +8404,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch departure rules in Bumblebees: evidence of a decremental motivational mechanism</w:t>
+                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lefebvre</w:t>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Pierre</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 61 (11), pp.1707-1715. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-007-0402-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657633v1</w:t>
+                <w:t xml:space="preserve">hal-02662148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patch departure rules in Bumblebees: evidence of a decremental motivational mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Bollache</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (11), pp.1707-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-007-0402-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654280v1</w:t>
+                <w:t xml:space="preserve">hal-02657633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cezilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (4), pp.750-754</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662148v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites.</w:t>
               </w:r>
@@ -8880,51 +8880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effects of low temperature exposure on learning capacities in a parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,388 +8969,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch exploitation strategy by an egg parasitoid in constant or variable environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch-leaving decision rules in an insect parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00718.x⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-004-0895-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346208v1</w:t>
+                <w:t xml:space="preserve">hal-01346194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low temperature exposure on oviposition behaviour and patch exploitation strategy in parasitic wasps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Patch exploitation strategy by an egg parasitoid in constant or variable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (5), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00718.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.10.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01346211v1</w:t>
+                <w:t xml:space="preserve">hal-01346208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch-leaving decision rules in an insect parasitoid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of low temperature exposure on oviposition behaviour and patch exploitation strategy in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 58 (2), pp.208-217. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (1), pp.153-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-004-0895-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346194v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch leaving decision rules in an insect parasitoid</w:t>
               </w:r>
@@ -9658,269 +9658,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoids flip a coin before deciding to superparasitize</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Playing the hare or the tortoise in parasitoids: could different oviposition strategies have an influence in host partitioning in two Aphidius species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héterier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (3), pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2004.9522634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674722v1</w:t>
+                <w:t xml:space="preserve">hal-01346132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing the hare or the tortoise in parasitoids: could different oviposition strategies have an influence in host partitioning in two Aphidius species?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitoids flip a coin before deciding to superparasitize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73, pp.802-806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2004.9522634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346132v1</w:t>
+                <w:t xml:space="preserve">hal-02674722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of intermediate host use and levels of association between two conflicting manipulative parasites</w:t>
               </w:r>
@@ -10029,277 +10029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superparasitism limitation in an aphid parasitoid: cornicle secretion avoidance and host discrimination ability</w:t>
+                <w:t xml:space="preserve">Can imperfect host discrimination explain partial patch exploitation in parasitoids ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chaubet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+                <w:t xml:space="preserve">A. Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.271-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368796v1</w:t>
+                <w:t xml:space="preserve">hal-02670252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can imperfect host discrimination explain partial patch exploitation in parasitoids ?</w:t>
+                <w:t xml:space="preserve">Superparasitism limitation in an aphid parasitoid: cornicle secretion avoidance and host discrimination ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 47 (4-5), pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1910(00)00142-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670252v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement d'exploitation des patchs d'hôtes chez le parasitoide Aphidius Rhopalosiphi (Hymenoptera : Braconidae)</w:t>
               </w:r>
@@ -10589,51 +10589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louapre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10658,77 +10658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10783,51 +10783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10835,51 +10835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10898,562 +10898,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312406v1</w:t>
+                <w:t xml:space="preserve">hal-00312452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pichenot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312622v1</w:t>
+                <w:t xml:space="preserve">hal-00312701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312701v1</w:t>
+                <w:t xml:space="preserve">hal-00312622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312452v1</w:t>
+                <w:t xml:space="preserve">hal-00312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Aphidius species : Does interspecific competition structure the parasitoid community ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11717,51 +11717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des parasitoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12134,51 +12134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C2FADF7"/>
+    <w:nsid w:val="FDA9D6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12365,51 +12365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-outreman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7337-3049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114896143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noysette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01940-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art07-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vanespen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030302" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Postic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3126" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bensaad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Guenaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesbio.41.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.11.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12494" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neuville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9702-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3639-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729300v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribule" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.12.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1N531XG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Giraldeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102010000040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amice" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01019.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6LVNLB9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657633v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pierre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0402-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHG5JHCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00718.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N98Z42WD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346211v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHQCS817-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346194v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0895-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4758ND6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.-S." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677038v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2005.04.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q95S2PZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;terier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krespi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2004.9522634" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaubet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(00)00142-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8K006Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670252v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Ralec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rallec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louapre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-outreman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7337-3049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114896143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noysette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01940-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art07-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vanespen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030302" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Postic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3126" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bensaad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Guenaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesbio.41.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12494" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neuville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9702-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3639-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribule" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.12.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1N531XG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102010000040" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Wu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Giraldeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amice" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01019.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6LVNLB9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pierre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0402-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHG5JHCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0895-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4758ND6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00718.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N98Z42WD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHQCS817-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.-S." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677038v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2005.04.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q95S2PZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346132v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;terier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krespi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2004.9522634" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670252v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Ralec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368796v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaubet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(00)00142-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8K006Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rallec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louapre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>