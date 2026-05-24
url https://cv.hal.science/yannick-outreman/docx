--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -738,559 +738,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Landscape on Insect Pests and Associated Natural Enemies in Greenhouses Crops: The Strawberry Study Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Doehler</w:t>
+                <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Vanespen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.302. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects14030302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075988v1</w:t>
+                <w:t xml:space="preserve">hal-04090157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Landscape on Insect Pests and Associated Natural Enemies in Greenhouses Crops: The Strawberry Study Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Defendini</w:t>
+                <w:t xml:space="preserve">Delphine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rimbault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émeline Vanespen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14030302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122390v1</w:t>
+                <w:t xml:space="preserve">hal-04075988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidInnov - Des solutions biologiques adaptées pour le contrôle des populations de pucerons des cultures protégées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Defendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art08⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (13), pp.3672-3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341581v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">AphidInnov - Des solutions biologiques adaptées pour le contrôle des populations de pucerons des cultures protégées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.389-398. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090157v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control needs evolutionary perspectives of ecological interactions</w:t>
               </w:r>
@@ -2145,315 +2145,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus mediated trophic interactions between aphids and their natural enemies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dupont</w:t>
+                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Michiels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Sochard</w:t>
+                <w:t xml:space="preserve">Grégory Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Meyer</w:t>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06868⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371815v1</w:t>
+                <w:t xml:space="preserve">hal-02487139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable impacts of prevalent bacterial symbionts on a parasitoid used to control aphid pests of protected crops</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virus mediated trophic interactions between aphids and their natural enemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104302⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (2), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140147v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in community assemblages and trophic networks of aphids and parasitoids in protected crops</w:t>
+                <w:t xml:space="preserve">Variable impacts of prevalent bacterial symbionts on a parasitoid used to control aphid pests of protected crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
@@ -2484,350 +2488,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3126⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571710v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of antibiotics on bacterial communities of adult flies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in community assemblages and trophic networks of aphids and parasitoids in protected crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa028⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (5), pp.e03126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865290v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of antibiotics on bacterial communities of adult flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Toussaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (4), pp.fiaa028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487139v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
               </w:r>
@@ -3175,278 +3175,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of host endosymbionts on parasitoid host range — from mechanisms to communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Monticelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Frago</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (10), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275341v1</w:t>
+                <w:t xml:space="preserve">hal-02391010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">Impact of host endosymbionts on parasitoid host range — from mechanisms to communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">Enric Frago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (10), pp.427. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391010v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and antagonist selection on life-history traits in parasitoids: a community ecology perspective.</w:t>
               </w:r>
@@ -3694,1442 +3694,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
+                <w:t xml:space="preserve">Host specialisation and competition asymmetry in coleopteran parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
+                <w:t xml:space="preserve">Mikaël Bili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dion</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lavandero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (2), pp.565-581. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (1), pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-016-3639-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462751v1</w:t>
+                <w:t xml:space="preserve">hal-02632570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of host resources influence foraging strategy in parasitoids</w:t>
+                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12494⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.565-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406208v1</w:t>
+                <w:t xml:space="preserve">hal-01462751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations of host resources influence foraging strategy in parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 (1), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01241569v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennola Ermel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180 (3), pp.877-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02630825v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Bili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Pons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.925-941. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-016-9856-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497615v1</w:t>
+                <w:t xml:space="preserve">hal-02630825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delay in arrival of the parasitoid Diaeretiella rapae influences the efficiency of cabbage aphid biological control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Neuville</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inès Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-015-9702-3⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.925-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-016-9856-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639613v1</w:t>
+                <w:t xml:space="preserve">hal-01497615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specialisation and competition asymmetry in coleopteran parasitoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+                <w:t xml:space="preserve">The delay in arrival of the parasitoid Diaeretiella rapae influences the efficiency of cabbage aphid biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Poinsot</w:t>
+                <w:t xml:space="preserve">Bruno Jaloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 182 (1), pp.111-118. </w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.115-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-016-3639-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10526-015-9702-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632570v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Does sex-biased dispersal account for the lack of geographic and host-associated differentiation in introduced populations of an aphid parasitoid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120664⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.2149-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274516v2</w:t>
+                <w:t xml:space="preserve">hal-01254188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Reduction of Predation Risk Associated with a Facultative Symbiont in an Insect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+                <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143728. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276733v1</w:t>
+                <w:t xml:space="preserve">hal-01274516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variations in aphid-parasitoid relative abundance patterns and food webs in agricultural ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+                <w:t xml:space="preserve">Conditional Reduction of Predation Risk Associated with a Facultative Symbiont in an Insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (7), pp.1-14. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/ES15-00010.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609802v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sex-biased dispersal account for the lack of geographic and host-associated differentiation in introduced populations of an aphid parasitoid?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal variations in aphid-parasitoid relative abundance patterns and food webs in agricultural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blas Lavandero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (11), pp.2149-2161. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/ES15-00010.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254188v1</w:t>
+                <w:t xml:space="preserve">hal-01609802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread host-dependent hybrid unfitness in the pea aphid species complex</w:t>
               </w:r>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147 (2), pp.167-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5623,883 +5623,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.741-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597352v1</w:t>
+                <w:t xml:space="preserve">hal-03399867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range limitation caused by incomplete host regulation in an aphid parasitoid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ribule</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729300v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host range limitation caused by incomplete host regulation in an aphid parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729321v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dion</w:t>
+                <w:t xml:space="preserve">Ryuichi Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zélé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729294v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.741-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648311v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (5), pp.743-746. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e21831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462644v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Zélé</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.743-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399867v1</w:t>
+                <w:t xml:space="preserve">hal-01462644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
               </w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.554-565. </w:t>
@@ -6901,291 +6901,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphids and associated natural enemies of Ile Amsterdam and Ile Saint-Paul (Southern Indian Ocean).</w:t>
+                <w:t xml:space="preserve">Altruistic defence behaviours in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hulle</w:t>
+                <w:t xml:space="preserve">G.M. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Turpeau</w:t>
+                <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chaubet</w:t>
+                <w:t xml:space="preserve">Jean Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Giraldeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science / ANTARCTICA ANTARCTIC SCIENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0954102010000040⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539037v1</w:t>
+                <w:t xml:space="preserve">hal-00729435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altruistic defence behaviours in aphids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphids and associated natural enemies of Ile Amsterdam and Ile Saint-Paul (Southern Indian Ocean).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boivin</w:t>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Brodeur</w:t>
+                <w:t xml:space="preserve">Evelyne Turpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Giraldeau</w:t>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, non paginé. </w:t>
+              <w:t xml:space="preserve">Antarctic Science / ANTARCTICA ANTARCTIC SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.379-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0954102010000040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729435v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pea aphid secondary endosymbionts on aphid resistance and development of the aphid parasitoid Aphidius ervi: a correlative study</w:t>
               </w:r>
@@ -7307,1624 +7307,1624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Disease Complex: Antagonism and Synergism Between Pathogens of the Ascochyta Blight Complex on Pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How could host discrimination abilities influence the structure of a parasitoid community?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">J. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Potage</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0434.2009.01546.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (3), pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007485308006342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730048v1</w:t>
+                <w:t xml:space="preserve">hal-00419450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant invasion phenomenon enhances reproduction performance in an endangered spider.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Disease Complex: Antagonism and Synergism Between Pathogens of the Ascochyta Blight Complex on Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Potage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pétillon</w:t>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puzin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Acou</w:t>
+                <w:t xml:space="preserve">B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (11-12), pp.715-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0434.2009.01546.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-009-0589-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730049v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living with the dead: when the body count rises, prey stick around</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant invasion phenomenon enhances reproduction performance in an endangered spider.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fievet</w:t>
+                <w:t xml:space="preserve">C. Puzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Guigo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Poinsot</w:t>
+                <w:t xml:space="preserve">A. Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arp014⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (10), pp.1241-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-009-0589-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730009v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could host discrimination abilities influence the structure of a parasitoid community?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Living with the dead: when the body count rises, prey stick around</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pichenot</w:t>
+                <w:t xml:space="preserve">P. Le Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Casquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007485308006342⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.251-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arp014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00419450v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in responses to thermal stress in parasitoids.</w:t>
+                <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Amice</w:t>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vernon</w:t>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01019.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (2), pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485307005500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337987v1</w:t>
+                <w:t xml:space="preserve">hal-00729906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do past experience and competitive ability influence foraging strategies of parasitoids under interspecific competition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Variability in responses to thermal stress in parasitoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (6), pp.691-700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01017.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01019.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00337993v1</w:t>
+                <w:t xml:space="preserve">hal-00337987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation risk cues associated with killed conspecifics affect the behavior and reproduction of prey animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (9), pp.1380-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Halkett</w:t>
+                <w:t xml:space="preserve">Do past experience and competitive ability influence foraging strategies of parasitoids under interspecific competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 98 (2), pp.159-168. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.691-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485307005500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729906v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
+              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93 (4), pp.750-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1645/GE-1108R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662148v1</w:t>
+                <w:t xml:space="preserve">hal-00169161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch departure rules in Bumblebees: evidence of a decremental motivational mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Pierre</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-007-0402-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657633v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patch departure rules in Bumblebees: evidence of a decremental motivational mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Bollache</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (11), pp.1707-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-007-0402-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654280v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites.</w:t>
+                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Franck Cezilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (4), pp.750-754</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169161v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effects of low temperature exposure on learning capacities in a parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,746 +8969,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch-leaving decision rules in an insect parasitoid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patch exploitation strategies of parasitic wasps under intraspecific competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-004-0895-1⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.693-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ari043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346194v1</w:t>
+                <w:t xml:space="preserve">hal-05492737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch exploitation strategy by an egg parasitoid in constant or variable environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch-leaving decision rules in an insect parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00718.x⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-004-0895-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346208v1</w:t>
+                <w:t xml:space="preserve">hal-01346194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low temperature exposure on oviposition behaviour and patch exploitation strategy in parasitic wasps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Patch exploitation strategy by an egg parasitoid in constant or variable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (5), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00718.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.10.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01346211v1</w:t>
+                <w:t xml:space="preserve">hal-01346208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch leaving decision rules in an insect parasitoid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of low temperature exposure on oviposition behaviour and patch exploitation strategy in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre J.-S.</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (1), pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136285v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive value of host discrimination in parasitoids: When host defences are very costly</w:t>
+                <w:t xml:space="preserve">Effects of within- and among-patch experiences on the patch leaving decision rules in an insect parasitoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.-S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58, pp.208-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677038v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch exploitation strategies of parasitic wasps under intraspecific competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive value of host discrimination in parasitoids: When host defences are very costly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Goubault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (2), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2005.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/ari043⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492737v1</w:t>
+                <w:t xml:space="preserve">hal-02677038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing the hare or the tortoise in parasitoids: could different oviposition strategies have an influence in host partitioning in two Aphidius species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Héterier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9716,51 +9716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (3), pp.231-242. </w:t>
@@ -9798,90 +9798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitoids flip a coin before deciding to superparasitize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 73, pp.802-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9919,77 +9919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of intermediate host use and levels of association between two conflicting manipulative parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Plaistow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (1), pp.15 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10061,64 +10061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26, pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10169,77 +10169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 47 (4-5), pp.339-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10311,51 +10311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Rallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35, pp.404-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10589,51 +10589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louapre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10652,329 +10652,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499481v1</w:t>
+                <w:t xml:space="preserve">hal-00499486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499486v1</w:t>
+                <w:t xml:space="preserve">hal-00499481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11025,103 +11025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
@@ -11150,90 +11150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11275,103 +11275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11396,64 +11396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Aphidius species : Does interspecific competition structure the parasitoid community ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11717,51 +11717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des parasitoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12134,51 +12134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDA9D6E2"/>
+    <w:nsid w:val="99E99F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12365,51 +12365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-outreman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7337-3049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114896143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noysette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01940-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art07-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vanespen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030302" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Postic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3126" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bensaad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Guenaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesbio.41.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12494" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neuville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9702-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3639-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribule" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.12.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1N531XG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102010000040" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Wu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Giraldeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amice" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01019.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6LVNLB9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pierre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0402-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHG5JHCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0895-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4758ND6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00718.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N98Z42WD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHQCS817-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.-S." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677038v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2005.04.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q95S2PZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346132v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;terier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krespi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2004.9522634" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670252v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Ralec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368796v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaubet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(00)00142-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8K006Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rallec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louapre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-outreman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7337-3049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114896143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doehler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noysette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01940-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art07-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vanespen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Postic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104302" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bensaad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Guenaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesbio.41.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.11.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3639-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12494" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639613v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neuville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9702-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826861v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribule" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.12.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1N531XG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Giraldeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102010000040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amice" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01019.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6LVNLB9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657633v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0402-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHG5JHCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0895-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4758ND6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346208v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00718.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N98Z42WD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346211v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHQCS817-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136285v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.-S." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2005.04.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q95S2PZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346132v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;terier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krespi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2004.9522634" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670252v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Ralec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368796v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaubet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(00)00142-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8K006Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rallec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louapre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>