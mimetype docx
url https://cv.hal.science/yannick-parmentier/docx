--- v0 (2026-04-06)
+++ v1 (2026-05-06)
@@ -1899,247 +1899,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatically generated TAG for Arabic: Dealing with linguistic phenomena</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la pensée informatique à l'école primaire : formation initiale et continue des professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences" RJC-EIAH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762597v1</w:t>
+                <w:t xml:space="preserve">hal-01762626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la pensée informatique à l'école primaire : formation initiale et continue des professeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-automatically generated TAG for Arabic: Dealing with linguistic phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences" RJC-EIAH 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762626v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface syntaxe-sémantique au moyen d’une grammaire d’arbres adjoints pour l’étiquetage sémantique de l’arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,64 +2587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new syntactic-semantic interface for ArabTAG an Arabic Tree Adjoining grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,321 +2689,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the regular from the idiosyncratic: An object-oriented lexical encoding of MWEs using XMG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timm Lichte</w:t>
+                <w:t xml:space="preserve">XMG2: Describing Description Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARSEME 6th general meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logical Aspects of Computational Linguistics (LACL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France. pp.255-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53826-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505053v1</w:t>
+                <w:t xml:space="preserve">hal-01361316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMG2: Describing Description Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separating the regular from the idiosyncratic: An object-oriented lexical encoding of MWEs using XMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Lichte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Aspects of Computational Linguistics (LACL 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PARSEME 6th general meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Struga, Macedonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361316v1</w:t>
+                <w:t xml:space="preserve">hal-01505053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArabTAG: from a Handcrafted to a Semi-automatically Generated TAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3475,243 +3475,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing São Tomense Using a Tree-Adjoining Meta-Grammar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Syntaxique par Contraintes pour les Grammaires de Propriétés à Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.82-89</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes (JFPC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France. pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724847v1</w:t>
+                <w:t xml:space="preserve">hal-00688646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Syntaxique par Contraintes pour les Grammaires de Propriétés à Traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Describing São Tomense Using a Tree-Adjoining Meta-Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes (JFPC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France. pp.101-106</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688646v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing Morphologically-rich Languages using Metagrammars: a Look at Verbs in Ikota</w:t>
               </w:r>
@@ -4142,51 +4142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Theory of Property Grammars with Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,51 +4345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property Grammar Parsing Seen as a Constraint Optimization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4453,51 +4453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation en CSP des grammaires de propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,152 +4840,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00393980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relation between Multicomponent Tree Adjoining Grammars with Tree Tuples (TT-MCTAG) and Range Concatenation Grammars (RCG)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Constraints over Finite Sets of Integers for Range Concatenation Grammar Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Language and Automata Theory and Applications (LATA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Natural Language Processing, GoTAL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chalmers University of Technology and University of Gothenburg, Aug 2008, Gothenburg, Sweden. pp.360-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85287-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00232587v1</w:t>
+                <w:t xml:space="preserve">inria-00304562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TuLiPA: Towards a Multi-Formalism Parsing Environment for Grammar Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kallmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Lichte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,160 +5038,139 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Grammar Engineering Across Frameworks, GEAF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephen Clark, Oxford and Tracy Holloway King, PARC, Aug 2008, Manchester, United Kingdom. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00304605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraints over Finite Sets of Integers for Range Concatenation Grammar Parsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the relation between Multicomponent Tree Adjoining Grammars with Tree Tuples (TT-MCTAG) and Range Concatenation Grammars (RCG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kallmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Natural Language Processing, GoTAL 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Language and Automata Theory and Applications (LATA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Group on Mathematical Linguistics at Universitat Rovira i Virgili University, Mar 2008, Tarragona, Spain. pp.263-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00304562v1</w:t>
+                <w:t xml:space="preserve">inria-00232587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TuLiPA: A Syntax-Semantics Parsing Environment for Mildly Context-Sensitive Formalisms</w:t>
               </w:r>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kallmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Lichte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,51 +5372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a TT-MCTAG for German with an RCG-based Parser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kallmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Lichte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,217 +5474,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00274978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemTAG, une architecture pour le développement et l'utilisation de grammaires d'arbres adjoints à portée sémantique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XMG: eXtending MetaGrammars to MCTAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kallmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Lichte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.175-184</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.473-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00160393v1</w:t>
+                <w:t xml:space="preserve">inria-00160400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMG: eXtending MetaGrammars to MCTAG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SemTAG, une architecture pour le développement et l'utilisation de grammaires d'arbres adjoints à portée sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.473-482</w:t>
+              <w:t xml:space="preserve">14e Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00160400v1</w:t>
+                <w:t xml:space="preserve">inria-00160393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemTAG: a platform for specifying Tree Adjoining Grammars and performing TAG-based Semantic Construction</w:t>
               </w:r>
@@ -5746,312 +5746,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00160387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMG - An expressive formalism for describing tree-based grammars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A constraint driven metagrammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference of the European Chapter of the Association for Computational Linguistics - EACL 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Trento, Italy. pp.103-106</w:t>
+              <w:t xml:space="preserve">The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms (TAG+8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001133v1</w:t>
+                <w:t xml:space="preserve">inria-00083550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemTAG, the LORIA toolbox for TAG-based Parsing and Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XMG - An expressive formalism for describing tree-based grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gardent</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms (TAG+8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">11th Conference of the European Chapter of the Association for Computational Linguistics - EACL 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Trento, Italy. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083555v2</w:t>
+                <w:t xml:space="preserve">inria-00001133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint driven metagrammar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+                <w:t xml:space="preserve">SemTAG, the LORIA toolbox for TAG-based Parsing and Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms (TAG+8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia. pp.9-16</w:t>
+              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00083550v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00083555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference handling in XMG</w:t>
               </w:r>
@@ -7039,51 +7039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property Grammar Parsing Seen as a Constraint Optimization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7525,64 +7525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a syntactic-semantic interface for a semi-automatically generated TAG for Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,51 +7728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Theory and Implementation of Property Grammars with Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8420,51 +8420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Modélisation des Grammaires de Propriétés sous forme de Problème de Satisfaction de Contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9170,51 +9170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flamein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily W. Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Levin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarne Ranta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosse Bouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poirot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Soto Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.inlg-main.7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Van Ngo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199557v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kirchmeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Busana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Higuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kataja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zribi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Lichte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53826-5_16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Ben Fraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309598v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Sailer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ros&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lesaint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kallmeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Maier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dellert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_34" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z98RS6M5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083555v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/digitale-romanistische-sprachwissenschaft-stand-und-perspektiven-18506/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Othmane Zribi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shimorina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00376" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v8i2.265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exs080" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-010-0036-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424418v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533022v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142543v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flamein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily W. Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Levin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarne Ranta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosse Bouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poirot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Soto Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.inlg-main.7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Van Ngo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199557v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kirchmeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Busana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Higuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kataja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zribi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53826-5_16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Lichte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Ben Fraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309598v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Sailer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ros&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lesaint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kallmeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Maier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dellert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_34" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z98RS6M5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083555v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/digitale-romanistische-sprachwissenschaft-stand-und-perspektiven-18506/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Othmane Zribi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shimorina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00376" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v8i2.265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exs080" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-010-0036-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424418v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533022v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142543v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>