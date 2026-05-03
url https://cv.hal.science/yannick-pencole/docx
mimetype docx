--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Pencolé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of timed event graphs in (max,+) algebra for the active localization of time failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-023-00391-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Detection and Localization for Timed Event Graphs in (max, +)-Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.513-552. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-020-00329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Diagnosing Faults in Web Service Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for the decentralised diagnosis of large scale discrete event systems and its application to telecommunication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (1-2), pp.121-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning normal and delayed behavior of max-plus linear systems from input and output event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Method to Measure Supervised Multiclass Model’s Interpretability: Application to Degradation Diagnosis (Short Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-class Neural Additive Models : An Interpretable Supervised Learning Method for Gearbox Degradation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Spokane WA, United States. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM61352.2024.10627522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Diagnosis Algorithm for the Localization of Time Failures in (Max,+)-Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Dynamic Systems (WODES'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Diagnosis of Time Shift Failures in Discrete Event Systems: A (Max,+) Observer-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th KES-IDT 2021 Conference : Intelligent Decision Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual conference center, Italy. pp.545-555, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de dérives temporelles à base d'observateurs (max,+) dans les Graphes d'Evénements Temporisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection and localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of time shift failures in (max, +)-linear systems with time intervals for assembly line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.1801-1806, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems, WODES'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of indicators for the detection of time shift failures in (max, +)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de fautes temporelles dans les systèmes (max,+)-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of fault signatures of discrete-event systems from event logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qmpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular fault diagnosis in discrete-event systems with a CPN diagnoser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random generator of k-diagnosable discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DITO: a CSP-based diagnostic engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Window-based Diagnostic Algorithms for Discrete Event Systems: What Information to Remember</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis (DX 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Web Service Networks in a Model-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOWS'05 (European Conference on Web Services)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Växjö / Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de trajectoires utilisant les propriétés d'interversibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA'03 (Rencontres jeunes chercheurs en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient trajectories computing using inversibilities properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international workshop on principles of diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington / USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Additifs Neuronaux Multi classes (MNAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS Research and Technology Days 2024 (RTDAYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental setup for learning models for the RUL estimation of bearings in rotary machine tools: towards the learning of more interpretable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic décentralisé de systèmes à événements discrets : application aux réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : étude d’un raisonnement complexe et multi-dimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Toulouse 3 - Paul Sabatier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01984666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de cours: Analyse, Simulation et Commande de systèmes (max,+)-linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Module Controle et Simulation (partie 1), Université Paul Sabatier, Toulouse, France. 2023, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Symbolic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Diagnosis with Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diades (DIAgnosis of Discrete Event Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdPetri (Petri net collection tools of Diades)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdAutomata (Automata tools)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdEditor (Diades editor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Pencolé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of timed event graphs in (max,+) algebra for the active localization of time failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-023-00391-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Detection and Localization for Timed Event Graphs in (max, +)-Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.513-552. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-020-00329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Diagnosing Faults in Web Service Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for the decentralised diagnosis of large scale discrete event systems and its application to telecommunication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (1-2), pp.121-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-class Neural Additive Models : An Interpretable Supervised Learning Method for Gearbox Degradation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Spokane WA, United States. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM61352.2024.10627522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning normal and delayed behavior of max-plus linear systems from input and output event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Method to Measure Supervised Multiclass Model’s Interpretability: Application to Degradation Diagnosis (Short Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Diagnosis Algorithm for the Localization of Time Failures in (Max,+)-Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Dynamic Systems (WODES'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Diagnosis of Time Shift Failures in Discrete Event Systems: A (Max,+) Observer-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th KES-IDT 2021 Conference : Intelligent Decision Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual conference center, Italy. pp.545-555, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de dérives temporelles à base d'observateurs (max,+) dans les Graphes d'Evénements Temporisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection and localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of time shift failures in (max, +)-linear systems with time intervals for assembly line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.1801-1806, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems, WODES'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of indicators for the detection of time shift failures in (max, +)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de fautes temporelles dans les systèmes (max,+)-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of fault signatures of discrete-event systems from event logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qmpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular fault diagnosis in discrete-event systems with a CPN diagnoser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random generator of k-diagnosable discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DITO: a CSP-based diagnostic engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Window-based Diagnostic Algorithms for Discrete Event Systems: What Information to Remember</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis (DX 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Web Service Networks in a Model-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOWS'05 (European Conference on Web Services)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Växjö / Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de trajectoires utilisant les propriétés d'interversibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA'03 (Rencontres jeunes chercheurs en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient trajectories computing using inversibilities properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international workshop on principles of diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington / USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Additifs Neuronaux Multi classes (MNAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS Research and Technology Days 2024 (RTDAYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental setup for learning models for the RUL estimation of bearings in rotary machine tools: towards the learning of more interpretable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic décentralisé de systèmes à événements discrets : application aux réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : étude d’un raisonnement complexe et multi-dimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Toulouse 3 - Paul Sabatier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01984666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de cours: Analyse, Simulation et Commande de systèmes (max,+)-linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Module Controle et Simulation (partie 1), Université Paul Sabatier, Toulouse, France. 2023, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Symbolic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Diagnosis with Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdAutomata (Automata tools)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdEditor (Diades editor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diades (DIAgnosis of Discrete Event Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdPetri (Petri net collection tools of Diades)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibis Velasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-023-00391-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahugu&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00329-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04862630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Maxime Gauriat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM61352.2024.10627522" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.354" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03332445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_45" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551625" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914411" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01534552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Christopher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qmpw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04715967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01984666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779083v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibis Velasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-023-00391-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahugu&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00329-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Maxime Gauriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM61352.2024.10627522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04862630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.27" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.354" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03332445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_45" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01534552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Christopher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qmpw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04715967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01984666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>