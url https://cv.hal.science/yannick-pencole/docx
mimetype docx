--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Pencolé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of timed event graphs in (max,+) algebra for the active localization of time failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-023-00391-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Detection and Localization for Timed Event Graphs in (max, +)-Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.513-552. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-020-00329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Diagnosing Faults in Web Service Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for the decentralised diagnosis of large scale discrete event systems and its application to telecommunication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (1-2), pp.121-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-class Neural Additive Models : An Interpretable Supervised Learning Method for Gearbox Degradation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Spokane WA, United States. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM61352.2024.10627522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning normal and delayed behavior of max-plus linear systems from input and output event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Method to Measure Supervised Multiclass Model’s Interpretability: Application to Degradation Diagnosis (Short Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Diagnosis Algorithm for the Localization of Time Failures in (Max,+)-Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Dynamic Systems (WODES'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Diagnosis of Time Shift Failures in Discrete Event Systems: A (Max,+) Observer-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th KES-IDT 2021 Conference : Intelligent Decision Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual conference center, Italy. pp.545-555, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de dérives temporelles à base d'observateurs (max,+) dans les Graphes d'Evénements Temporisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection and localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of time shift failures in (max, +)-linear systems with time intervals for assembly line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.1801-1806, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems, WODES'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of indicators for the detection of time shift failures in (max, +)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de fautes temporelles dans les systèmes (max,+)-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of fault signatures of discrete-event systems from event logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qmpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular fault diagnosis in discrete-event systems with a CPN diagnoser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random generator of k-diagnosable discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DITO: a CSP-based diagnostic engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Window-based Diagnostic Algorithms for Discrete Event Systems: What Information to Remember</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis (DX 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Web Service Networks in a Model-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOWS'05 (European Conference on Web Services)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Växjö / Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de trajectoires utilisant les propriétés d'interversibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA'03 (Rencontres jeunes chercheurs en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient trajectories computing using inversibilities properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international workshop on principles of diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington / USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Additifs Neuronaux Multi classes (MNAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS Research and Technology Days 2024 (RTDAYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental setup for learning models for the RUL estimation of bearings in rotary machine tools: towards the learning of more interpretable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic décentralisé de systèmes à événements discrets : application aux réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : étude d’un raisonnement complexe et multi-dimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Toulouse 3 - Paul Sabatier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01984666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de cours: Analyse, Simulation et Commande de systèmes (max,+)-linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Module Controle et Simulation (partie 1), Université Paul Sabatier, Toulouse, France. 2023, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Symbolic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Diagnosis with Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdAutomata (Automata tools)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdEditor (Diades editor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diades (DIAgnosis of Discrete Event Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdPetri (Petri net collection tools of Diades)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Pencolé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of timed event graphs in (max,+) algebra for the active localization of time failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-023-00391-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Detection and Localization for Timed Event Graphs in (max, +)-Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.513-552. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-020-00329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic automatique, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Diagnosing Faults in Web Service Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for the decentralised diagnosis of large scale discrete event systems and its application to telecommunication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (1-2), pp.121-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning normal and delayed behavior of max-plus linear systems from input and output event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Method to Measure Supervised Multiclass Model’s Interpretability: Application to Degradation Diagnosis (Short Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-class Neural Additive Models : An Interpretable Supervised Learning Method for Gearbox Degradation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Spokane WA, United States. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM61352.2024.10627522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Diagnosis Algorithm for the Localization of Time Failures in (Max,+)-Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Dynamic Systems (WODES'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Diagnosis of Time Shift Failures in Discrete Event Systems: A (Max,+) Observer-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th KES-IDT 2021 Conference : Intelligent Decision Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual conference center, Italy. pp.545-555, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2765-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de dérives temporelles à base d'observateurs (max,+) dans les Graphes d'Evénements Temporisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection and localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based detection of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vialletelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Workshop on Principles of Diagnosis (DX-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Causal Explanations of Property Violations in Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis (DX'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of time shift failures in (max, +)-linear systems with time intervals for assembly line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.1801-1806, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of time shift failures in (max,+)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems, WODES'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of indicators for the detection of time shift failures in (max, +)-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de fautes temporelles dans les systèmes (max,+)-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahuguède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing Discrete Event Systems Using Nominal Models Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mühlbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brecia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/1d2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of fault signatures of discrete-event systems from event logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qmpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular fault diagnosis in discrete-event systems with a CPN diagnoser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random generator of k-diagnosable discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DITO: a CSP-based diagnostic engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Window-based Diagnostic Algorithms for Discrete Event Systems: What Information to Remember</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis (DX 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes autoguérissants : diagnostiquer ce que l'on va réparer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'08 (16ème Congrès Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and checking self-healibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 (18th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece. pp.789--790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healablity = diagnosability + repairability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX07 (18th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, TN, United States. pp.251--258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Web Service Networks in a Model-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOWS'05 (European Conference on Web Services)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Växjö / Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de trajectoires utilisant les propriétés d'interversibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA'03 (Rencontres jeunes chercheurs en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient trajectories computing using inversibilities properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Grastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international workshop on principles of diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington / USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Additifs Neuronaux Multi classes (MNAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS Research and Technology Days 2024 (RTDAYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Pencolé; Louise Travé-Massuyès; Philippe Dague. , 1507, pp.302, 2015, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and supervision: model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.673-706, 2017, Knowledge representation and reasoning, 978-3-030-06164-7. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et supervision : approches à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Cépaduès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental setup for learning models for the RUL estimation of bearings in rotary machine tools: towards the learning of more interpretable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Maxime Gauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic décentralisé de systèmes à événements discrets : application aux réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : étude d’un raisonnement complexe et multi-dimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Toulouse 3 - Paul Sabatier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01984666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de cours: Analyse, Simulation et Commande de systèmes (max,+)-linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Module Controle et Simulation (partie 1), Université Paul Sabatier, Toulouse, France. 2023, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Symbolic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event systems: Diagnosis with Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Module T7. Discrete-Event systems, Girona, Spain. 2022, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diades (DIAgnosis of Discrete Event Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdPetri (Petri net collection tools of Diades)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdAutomata (Automata tools)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DdEditor (Diades editor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibis Velasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-023-00391-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahugu&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00329-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Maxime Gauriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM61352.2024.10627522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04862630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.27" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.354" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03332445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_45" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01534552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Christopher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qmpw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04715967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01984666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibis Velasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-023-00391-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahugu&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00329-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03450201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04862630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Maxime Gauriat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM61352.2024.10627522" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.354" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03332445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_45" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914411" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01534552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Steinbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1d2x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Christopher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Grastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qmpw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04715967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01984666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0c1d9fdd38a0ee1f8d37eb408428c4d603ddf2c;origin=https://gitlab.laas.fr/ypencole/diades;visit=swh:1:snp:e9d3cccd3c6b0feea44623139cca7b121a0fb1d4;anchor=swh:1:rev:d983dfe2ee50b18f9f22cdc1e7b1b669ead46844" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecce6e0ecc61d35a6e903d0745f40315e7739daa;origin=https://gitlab.laas.fr/ypencole/ddpetri;visit=swh:1:snp:97bceb647ac1d1e940e1bea79828d1d91c2ba6d1;anchor=swh:1:rev:06bfdca77a59b680a0eaa9769bc1017df19041b0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779083v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66a436ed79218d8109f9927cd1281e3bf431274a;origin=https://gitlab.laas.fr/ypencole/ddautomata;visit=swh:1:snp:5c1726eef243ee48acf81a695b3db87a84e29165;anchor=swh:1:rev:6cf0cd89ea8e6d030258d48895eb7ce6daf8456f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04779018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3752fea19639a763fe00156c1d557be6fc520f51;origin=https://gitlab.laas.fr/ypencole/ddeditor;visit=swh:1:snp:f078c4952f459c8a32061c2578eb38812ad62a65;anchor=swh:1:rev:7a7501caa360322a91dae69cf33439ea51db4d7f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>