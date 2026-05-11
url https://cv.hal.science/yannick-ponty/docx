--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency in fluid and magnetohydrodynamics (MHD) turbulence analyzed through the prism of moment scaling predictions of multifractal models</w:t>
+                <w:t xml:space="preserve">Intermittency assessed through a model of kurtosis–skewness relation in MHD in fast dynamo regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annick Pouquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Duane Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-32-243-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (2), pp.E69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377825000169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399218v1</w:t>
+                <w:t xml:space="preserve">hal-05399217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency assessed through a model of kurtosis–skewness relation in MHD in fast dynamo regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intermittency in fluid and magnetohydrodynamics (MHD) turbulence analyzed through the prism of moment scaling predictions of multifractal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Pouquet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (2), pp.E69. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022377825000169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-32-243-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399217v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Route to Subcritical Dynamo Branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mannix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Krstulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Politano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.043104. </w:t>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from Large-Scale to Small-Scale Dynamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Plunian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,77 +825,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baerenzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.025104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,51 +942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative structures in a nonlinear dynamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zheligovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1046,77 +1046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral modeling of magnetohydrodynamic turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baerenzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.26310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1163,51 +1163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Lorentz force on on-off dynamo intermittency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.56308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1254,77 +1254,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral modeling of turbulent flows and the role of helicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baerenzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.46303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1371,51 +1371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Lorentz force on on-off dynamo intermittency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.026310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,51 +1449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and non-linear features of the Taylor-Green dynamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo D. Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,103 +1583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo action at low magnetic Prandtl numbers: mean flow versus fully turbulent motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1713,51 +1713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcritical Dynamo Bifurcation in the Taylor-Green Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,683 +1837,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamo regimes with a nonhelical forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Study of Dynamo Action at Low Magnetic Prandtl Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Mininni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ponty</w:t>
+                <w:t xml:space="preserve">P. D. Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montgomery</w:t>
+                <w:t xml:space="preserve">D. C. Montgomery,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Politano</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Politano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 626 (2), pp.853-863</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.164502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00180586v1</w:t>
+                <w:t xml:space="preserve">hal-00163671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dynamo action at low magnetic Prandtl numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Dynamo Action at Low Magnetic Prandtl Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Montgomery</w:t>
+                <w:t xml:space="preserve">Pablo Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Politano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 94, pp.164502. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 94, pp.164502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133225v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00180691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Dynamo Action at Low Magnetic Prandtl Numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamo action in flows with cat's eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99, pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03091920500334159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163671v1</w:t>
+                <w:t xml:space="preserve">hal-00388258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Dynamo Action at Low Magnetic Prandtl Numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical study of dynamo action at low magnetic Prandtl numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Mininni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Montgomery</w:t>
+                <w:t xml:space="preserve">P. D. Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Politano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 94, pp.164502</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 94, pp.164502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.164502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00180691v1</w:t>
+                <w:t xml:space="preserve">hal-00133225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamo action in flows with cat's eyes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamo regimes with a nonhelical forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mininni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 626 (2), pp.853-863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03091920500334159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00388258v1</w:t>
+                <w:t xml:space="preserve">ensl-00180586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of induction at low magnetic Prandtl number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Politano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new instability for finite Prandtl number rotating convection with free-slip boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la turbulence sur l'effet dynamo et l'induction magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Nice Sophia Antipolis, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2766,132 +2766,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lorentz force effect on the On-Off dynamo intermittency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spectral Modeling of Turbulent Flows and the Role of Helicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baerenzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175646v1</w:t>
+                <w:t xml:space="preserve">hal-00159937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcritical dynamo bifurcation in the Taylor Green flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Phillipe Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,210 +2981,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Modeling of Turbulent Flows and the Role of Helicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Lorentz force effect on the On-Off dynamo intermittency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Alexakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159937v1</w:t>
+                <w:t xml:space="preserve">hal-00175646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo action at low magnetic Prandtl numbers: mean flow vs. fully turbulent motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Politano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3345,51 +3345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Marino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Politano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Rosenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-243-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825000169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mannix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marcotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.024502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreuzahler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ponty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Homann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.234501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Gibbon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Gupta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.154502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baerenzung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D Mininni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zheligovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.513332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Alexakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baerenzung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mininni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/8/296" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mininni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Mininni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Montgomery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.164502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Montgomery," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Politano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courvoisier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920500334159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Passot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Sulem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163353v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Laval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ponty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Politano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825000169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Marino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Rosenberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-243-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mannix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marcotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.024502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreuzahler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ponty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Homann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.234501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Gibbon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Gupta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plunian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.154502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baerenzung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D Mininni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zheligovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.513332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Alexakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baerenzung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mininni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/8/296" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Mininni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Montgomery," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Politano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mininni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montgomery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courvoisier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920500334159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Montgomery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.164502" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Passot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Sulem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163353v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Laval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>