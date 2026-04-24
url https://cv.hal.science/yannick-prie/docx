--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -1476,446 +1476,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du traçage de l’activité informatique à sa redocumentation en texte</w:t>
+                <w:t xml:space="preserve">Vers des traces numériques comme objets informatiques de premier niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, 32, pp.7-40. </w:t>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.171-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.32.7-40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/intel.2013.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339128v1</w:t>
+                <w:t xml:space="preserve">hal-00924203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des traces numériques comme objets informatiques de premier niveau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du traçage de l’activité informatique à sa redocumentation en texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, 32, pp.7-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.32.7-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/intel.2013.1090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00924203v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing written and oral negative feedback in a synchronous online teaching situation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHM: an Annotation- and Component-based Hypervideo Model for the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bétrancourt</w:t>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.869-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-012-1177-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00854277v1</w:t>
+                <w:t xml:space="preserve">hal-01353043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHM: an Annotation- and Component-based Hypervideo Model for the Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing written and oral negative feedback in a synchronous online teaching situation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bétrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.181-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353043v1</w:t>
+                <w:t xml:space="preserve">halshs-00854277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing synchronous collaboration by using interactive visualisation of modelled traces</w:t>
               </w:r>
@@ -2017,90 +2017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redocumenting computer mediated activity from its traces: a model-based approach for narrative construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizette Boufaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Digital Information (JoDI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, 12, pp.2088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, 29, pp.721-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2246,64 +2246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical processes in active reading and hypervideo production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vidéos aux hypervidéos : vers une autre interaction avec les médias audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2466,51 +2466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents audiovisuels instrumentés. Temporalités et détemporalisations dans les hypervidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,433 +2595,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’humain au numérique : repenser l’alliance thérapeutique à l’ère de l’IA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Malo</w:t>
+                <w:t xml:space="preserve">Use of immersive data by medical practitioners for mental health prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514572v1</w:t>
+                <w:t xml:space="preserve">hal-05332785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+                <w:t xml:space="preserve">De l’humain au numérique : repenser l’alliance thérapeutique à l’ère de l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867351v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodiment Curve: a Graphical Method to Visualize the Temporal Evolution of the Sense of Embodiment in VR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Agez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Paolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roman Malo</w:t>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299412v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Prevention Centers for Mental Health: Secondary and Tertiary Prevention in the Metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Widmer</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Matusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II EMRN Conference: “Exploring the Intersection of AI and the Metaverse”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Alicante, Spain</w:t>
@@ -3036,199 +3010,225 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of immersive data by medical practitioners for mental health prevention</w:t>
+                <w:t xml:space="preserve">Embodiment Curve: a Graphical Method to Visualize the Temporal Evolution of the Sense of Embodiment in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Richert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Widmer</w:t>
+                <w:t xml:space="preserve">Axelle Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332785v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography in the Metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur une conception de tableau de bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,217 +4237,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Immersive Analytics: Experiments with Design Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fonnet</w:t>
+                <w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pigeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Immersive Analytics "Interaction Design and Prototyping for Immersive Analytics" at CHI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Educational Data Mining 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099418v1</w:t>
+                <w:t xml:space="preserve">hal-02121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">Prototyping Immersive Analytics: Experiments with Design Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Immersive Analytics "Interaction Design and Prototyping for Immersive Analytics" at CHI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121417v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Data Exploration and Analysis</w:t>
               </w:r>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Interaction Design Research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,51 +5488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,584 +5672,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation d'audiothèques numériques : un tour d'horizon des modèles et des métaphores visuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Greffard</w:t>
+                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Kuntz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruben Verborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2014: Visualisation d’information, fouille visuelle de données et nouveaux challenges en Big data et Humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">LDOW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081046v1</w:t>
+                <w:t xml:space="preserve">hal-00984780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging video annotations in video-based e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Canellas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984780v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging video annotations in video-based e-learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">Mining Users Skills Development From Interaction Traces: an exploratory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antipov Grigory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Canellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.N/A</w:t>
+              <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles, IHM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979314v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Users Skills Development From Interaction Traces: an exploratory study.</w:t>
+                <w:t xml:space="preserve">Sur la classification des discothèques numériques personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Belin</w:t>
+                <w:t xml:space="preserve">Nicolas Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipov Grigory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Blanchard</w:t>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guillet</w:t>
+                <w:t xml:space="preserve">Eric Languénou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles, IHM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France. 2p</w:t>
+              <w:t xml:space="preserve">SFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984772v1</w:t>
+                <w:t xml:space="preserve">hal-01081047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la classification des discothèques numériques personnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Visualisation d'audiothèques numériques : un tour d'horizon des modèles et des métaphores visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Languénou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">IHM 2014: Visualisation d’information, fouille visuelle de données et nouveaux challenges en Big data et Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081047v1</w:t>
+                <w:t xml:space="preserve">hal-01081046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Visu Reflection Tool for Socio-Emotional Awareness in CSCL situations</w:t>
               </w:r>
@@ -6702,51 +6702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Cosmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6787,222 +6787,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">DIAM : Towards a model for describing appropriation processes through the evolution of digital artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2361354.2361370⟩</w:t>
+              <w:t xml:space="preserve">Designing Interactive Systems DIS2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Newcastle, United Kingdom. pp.645-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2317956.2318053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353038v1</w:t>
+                <w:t xml:space="preserve">hal-01352970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAM : Towards a model for describing appropriation processes through the evolution of digital artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Belin</w:t>
+                <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing Interactive Systems DIS2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Newcastle, United Kingdom. pp.645-654, </w:t>
+              <w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.79-82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2317956.2318053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2361354.2361370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352970v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Knowledge-Based Approach to Augment Applications with Interaction Traces</w:t>
               </w:r>
@@ -7014,51 +7014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Galway, Ireland. pp.317-326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7105,77 +7105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for video enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7311,408 +7311,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.30-31, </w:t>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.53-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354414v1</w:t>
+                <w:t xml:space="preserve">hal-01354518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
+              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.30-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354397v1</w:t>
+                <w:t xml:space="preserve">hal-01354414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.53-56, </w:t>
+              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354518v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7772,51 +7772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the use of a Trace-Based Synchronous Tool for distant language tutoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7854,64 +7854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil générique pour la redocumentation en texte d'une activité médiée informatiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7975,51 +7975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8044,51 +8044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8299,51 +8299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.93-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8520,64 +8520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.39-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8650,51 +8650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Fouille de données temporelles et analyse de flux de données", EGC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8719,64 +8719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advene, une plate-forme ouverte pour la construction d'hypervidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8840,51 +8840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.183-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8903,312 +8903,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redocumentation des traces d'activité médiée informatiquement dans le cadre des transactions communicationnelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zizette Boufaida</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.197-209</w:t>
+              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416698v1</w:t>
+                <w:t xml:space="preserve">hal-01584075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux modes de perception active de films annotés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redocumentation des traces d'activité médiée informatiquement dans le cadre des transactions communicationnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puig</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizette Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re Biennale figures de l’interactivité : Colloque Cinéma, interactivité et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507661v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux modes de perception active de films annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">1re Biennale figures de l’interactivité : Colloque Cinéma, interactivité et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584075v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a unified model for audiovisual active reading</w:t>
               </w:r>
@@ -9292,515 +9292,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces et inscriptions de connaissances</w:t>
+                <w:t xml:space="preserve">Traces d'utilisation et réflexivité : la question du collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509860v1</w:t>
+                <w:t xml:space="preserve">inria-00192745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des traces modélisées, un nouveau support pédagogique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+                <w:t xml:space="preserve">Lecture active de documents audiovisuels : organisation de connaissances personnelles par la structuration d'annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2LOR, Environnements cognitifs centrés utilisateur : de la théorie à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880076v1</w:t>
+                <w:t xml:space="preserve">hal-00509864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for sustaining emergence of practices for hypervideo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Traces et inscriptions de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SADPI07: International Workshop on Semantically Aware Document Processing and Indexing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501884v1</w:t>
+                <w:t xml:space="preserve">hal-00509860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces d'utilisation et réflexivité : la question du collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+                <w:t xml:space="preserve">Models for sustaining emergence of practices for hypervideo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SADPI07: International Workshop on Semantically Aware Document Processing and Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. pp.59-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1283880.1283892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00192745v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture active de documents audiovisuels : organisation de connaissances personnelles par la structuration d'annotations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Richard</w:t>
+                <w:t xml:space="preserve">Des traces modélisées, un nouveau support pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
+              <w:t xml:space="preserve">I2LOR, Environnements cognitifs centrés utilisateur : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509864v1</w:t>
+                <w:t xml:space="preserve">hal-02880076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotations de documents audiovisuels : Temporalisation et spatialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9963,64 +9963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Semantic Web Technology in an Annotation-based Hypervideo System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10052,312 +10052,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+                <w:t xml:space="preserve">Automatisation du e-recrutement dans le cadre du Web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizette Boufaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588370v1</w:t>
+                <w:t xml:space="preserve">hal-01025821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation du e-recrutement dans le cadre du Web sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zizette Boufaida</w:t>
+                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.51-60</w:t>
+              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025821v1</w:t>
+                <w:t xml:space="preserve">hal-01592327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592327v1</w:t>
+                <w:t xml:space="preserve">hal-01588370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trace-based System Framework for Experience Management and Engineering</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Experience Management and Engineering (EME 2006) in conjunction with KES2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10546,77 +10546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISKO-France 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, INIST-CNRS, Vandoeuvre-lès-Nancy, France. pp.209-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10641,51 +10641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advene : active reading through hypervideo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10726,243 +10726,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une base de connaissance pour l'évaluation de l'usage d'un environnement STIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+                <w:t xml:space="preserve">Creating and sharing hypervideos with Advene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 ème conférence Francophone sur l'Intéraction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Salzburg, Austria. pp.298-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1083356.1083429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197076v1</w:t>
+                <w:t xml:space="preserve">hal-01503428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating and sharing hypervideos with Advene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">Construction d'une base de connaissance pour l'évaluation de l'usage d'un environnement STIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17 ème conférence Francophone sur l'Intéraction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.199-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503428v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hypervidéos pour créer et échanger des analyses de documents audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11108,77 +11108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11197,320 +11197,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazette: multi-agent Musette for sharing and reusing ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593478v1</w:t>
+                <w:t xml:space="preserve">sic_00001270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">From video information retrieval to hypervideo management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International workshop on multidisciplinary image, video and audio retrieval and mining (CORIMEDIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Sherbrooke, CA, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001270v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From video information retrieval to hypervideo management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">Mazette: multi-agent Musette for sharing and reusing ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Arana-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multidisciplinary image, video and audio retrieval and mining (CORIMEDIA 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Agia Napa, Cyprus. pp.741-752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30470-8_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503405v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents à structures multiples</w:t>
               </w:r>
@@ -11621,77 +11621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSETTE: Modeling USEs and Tasks for Tracing Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 5 'From Structured Cases to Unstructured Problem Solving Episodes For Experience-Based Assistance', ICCBR'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.279-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11854,51 +11854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Club (Trèfle): a use trace model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12018,64 +12018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation de documents audiovisuels : temporalisations et détemporalisation dans le projet Advene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12145,64 +12145,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation d'audiothèques numériques : un tour d'horizon des modèles et des métaphores visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languénou Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12247,299 +12247,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et analyse de comportements collectifs et/ou individuels par la découverte de connaissances issues de l’exploitation d’un corpus de M-Traces d’activité sur simulateur pleine échelle</w:t>
+                <w:t xml:space="preserve">Des transformations à bases de règles pour capitaliser et partager l’expertise d’observation de l’activité sur simulateur pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique. 2011</w:t>
+              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354407v1</w:t>
+                <w:t xml:space="preserve">hal-01354412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transformations à bases de règles pour capitaliser et partager l’expertise d’observation de l’activité sur simulateur pleine échelle</w:t>
+                <w:t xml:space="preserve">Observation et analyse de comportements collectifs et/ou individuels par la découverte de connaissances issues de l’exploitation d’un corpus de M-Traces d’activité sur simulateur pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
+              <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354412v1</w:t>
+                <w:t xml:space="preserve">hal-01354407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The redocumentation process of computer mediated activity traces: A general framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th ACM Conference on Hypertext and Hypermedia (HT 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Torini, Italy. ACM, pp.363-364, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12573,64 +12573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic annotation of documents Applied to E-Recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12811,51 +12811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux modes de perception active de films annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Dallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma, interactivité et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VDMC, pp.1-10, 2012</w:t>
@@ -13091,51 +13091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musette: uses-based annotation for the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13229,51 +13229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t>
@@ -13355,51 +13355,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles GT1 - Visualisation d'information, Interaction, et Fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13501,77 +13501,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14085,51 +14085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3542675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1283168" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2929033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiela Carrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.7-40" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9X5ZN394-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clauzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXD3926-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.409-436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.4.143-168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169603441CCA50EE3741274DBB0BB8D118A551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Agez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Paolini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matusz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Richert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_63" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Cliquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901000v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2872518.2891076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langu&#233;nou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979314v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antipov Grigory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2317956.2318053" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INCOS.2009.55" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192745v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025821v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507513v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083429" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arana-Lozano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30470-8_85" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP01RJXV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503405v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557914.1557990" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352968v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3542675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1283168" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2929033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiela Carrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.7-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9X5ZN394-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clauzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXD3926-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.409-436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.4.143-168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169603441CCA50EE3741274DBB0BB8D118A551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Richert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matusz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Agez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Paolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_63" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Cliquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901000v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2872518.2891076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979314v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antipov Grigory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langu&#233;nou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081046v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2317956.2318053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INCOS.2009.55" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192745v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880076v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025821v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507513v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083429" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593478v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arana-Lozano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30470-8_85" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP01RJXV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557914.1557990" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352968v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>