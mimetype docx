--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -125,295 +125,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards teleconsultations in the metaverse: design and preliminary study of an immersive teleclinic for neuro-psychological assessment</w:t>
+                <w:t xml:space="preserve">Informal skill-sharing in collaborative immersive analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1545569⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3542675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253435v1</w:t>
+                <w:t xml:space="preserve">hal-04966637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal skill-sharing in collaborative immersive analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards teleconsultations in the metaverse: design and preliminary study of an immersive teleclinic for neuro-psychological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vaslin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3542675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1545569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966637v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching conceptual stability by re-articulating empirical and theoretical work on affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1283168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -473,51 +473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 192 (103342), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -564,51 +564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Virtual Reality Environments for the Assessment of Executive Functioning Using Performance Scores and Kinematics: an Embodied and Ecological Approach to Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -724,64 +724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (4), pp.e30249. </w:t>
@@ -832,64 +832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking motor activity in Virtual Reality to reveal cognitive functioning: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of virtual reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.30-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (6), pp.3165--3186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of technology enhanced learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.53-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,51 +1170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Immersive Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.2101-2122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,51 +1261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre l’engagement des apprenants dans l’activité de construction de cartes mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubiela Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Khezami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.171-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1599,51 +1599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traçage de l’activité informatique à sa redocumentation en texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.869-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bétrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (2), pp.181-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1927,51 +1927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, 19, pp.84-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2030,51 +2030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redocumenting computer mediated activity from its traces: a model-based approach for narrative construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vidéos aux hypervidéos : vers une autre interaction avec les médias audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, 25, pp.409-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2479,51 +2479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents audiovisuels instrumentés. Temporalités et détemporalisations dans les hypervidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, 8, pp.143-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,51 +2709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’humain au numérique : repenser l’alliance thérapeutique à l’ère de l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse.»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Alicante, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3266,103 +3266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A teleclinic for Neuro-psychological Assessment in the Metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AIxVR 2025 — 7th IEEE International Conference on Artificial Intelligence &amp; eXtended and Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3480,386 +3480,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser l'entretien d'explicitation pour collecter et comparer des expériences vécues en réalité virtuelle : un bilan de deux études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM '24: 35e Conférence internationale francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Mar 2024, Paris, France. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649792.3649795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520679v1</w:t>
+                <w:t xml:space="preserve">hal-04405797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l'entretien d'explicitation pour collecter et comparer des expériences vécues en réalité virtuelle : un bilan de deux études</w:t>
+                <w:t xml:space="preserve">Soumissions d’équipe aux démonstrations IHM 2024 - PACCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kessassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '24: 35e Conférence internationale francophone sur l'Interaction Humain-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'24 : 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405797v1</w:t>
+                <w:t xml:space="preserve">hal-04500084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumissions d’équipe aux démonstrations IHM 2024 - PACCE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Léchappé</w:t>
+                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dumas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Solène Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 : 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRN European Metaverse Research Network, Apr 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500084v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Human Collaboration for in Situ Interactive Exploration of Behaviours From Immersive Environment</w:t>
               </w:r>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Roger, Yves Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.427-430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,51 +3962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entretien d'explicitation comme outil d'investigation des processus psychiques en contexte expérimental : l'exemple de la flexibilité psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pierre Vermersch 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marseille, France. pp.197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4152,51 +4152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing Learner Engagement on Mind Mapping Activities Using Learning Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubiela Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4237,217 +4237,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prototyping Immersive Analytics: Experiments with Design Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Immersive Analytics "Interaction Design and Prototyping for Immersive Analytics" at CHI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121417v1</w:t>
+                <w:t xml:space="preserve">hal-02099418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Immersive Analytics: Experiments with Design Students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pigeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Immersive Analytics "Interaction Design and Prototyping for Immersive Analytics" at CHI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Educational Data Mining 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099418v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Data Exploration and Analysis</w:t>
               </w:r>
@@ -4459,77 +4459,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Interaction Design Research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4554,64 +4554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,51 +4705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization in Data Science (VDS at IEEE VIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4787,90 +4787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axes and Coordinate Systems Representations for Immersive Analytics of Multi-Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picarougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Big Data Visual and Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Konstanz, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubiela Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5060,64 +5060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubiela Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubiela Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Web Science and Technology for Education (WEBED 2016), in conjunction with the 25th International Conference Companion on World Wide Web (WWW 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montreal, Canada. pp.893-898, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5348,256 +5348,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157183v1</w:t>
+                <w:t xml:space="preserve">hal-01159826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Steiner</w:t>
+                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Ronfard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
+              <w:t xml:space="preserve">EC-TEL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159826v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'analyse de l'engagement de l'apprenant : une approche par la visualisation multi-échelle de traces hétérogènes</w:t>
               </w:r>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubiela Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée EIAH &amp; IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'AFIA et l’ATIEF, Jun 2015, Rennes, France. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5672,545 +5672,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Steiner</w:t>
+                <w:t xml:space="preserve">Leveraging video annotations in video-based e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camila Canellas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984780v1</w:t>
+                <w:t xml:space="preserve">hal-00979314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging video annotations in video-based e-learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mining Users Skills Development From Interaction Traces: an exploratory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antipov Grigory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Canellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.N/A</w:t>
+              <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles, IHM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979314v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Users Skills Development From Interaction Traces: an exploratory study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la classification des discothèques numériques personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipov Grigory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Blanchard</w:t>
+                <w:t xml:space="preserve">Nicolas Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Languénou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles, IHM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France. 2p</w:t>
+              <w:t xml:space="preserve">SFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984772v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la classification des discothèques numériques personnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Greffard</w:t>
+                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Languénou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruben Verborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">LDOW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081047v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation d'audiothèques numériques : un tour d'horizon des modèles et des métaphores visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Languénou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2014: Visualisation d’information, fouille visuelle de données et nouveaux challenges en Big data et Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6229,1646 +6229,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Visu Reflection Tool for Socio-Emotional Awareness in CSCL situations</w:t>
+                <w:t xml:space="preserve">How do Students Use Socio-Emotional Markers for Self-Reflection on their Group Work in CSCL Settings? A Study with Visu: a Synchronous and Delayed Reflection Tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Khezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Rendez-Vous (ARV) 2013, Villars-de-Lans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Villars-de-Lans, France. pp.00</w:t>
+              <w:t xml:space="preserve">CSCL 2013 - 10th International Conference on Computer-Supported Collaborative Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madison, US, United States. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837825v1</w:t>
+                <w:t xml:space="preserve">hal-00837863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Students Use Socio-Emotional Markers for Self-Reflection on their Group Work in CSCL Settings? A Study with Visu: a Synchronous and Delayed Reflection Tool.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCL 2013 - 10th International Conference on Computer-Supported Collaborative Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madison, US, United States. pp.00</w:t>
+              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837863v1</w:t>
+                <w:t xml:space="preserve">hal-00984767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984767v1</w:t>
+                <w:t xml:space="preserve">hal-00837836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Visu Reflection Tool for Socio-Emotional Awareness in CSCL situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Khezami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alpine Rendez-Vous (ARV) 2013, Villars-de-Lans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Villars-de-Lans, France. pp.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00837836v1</w:t>
+                <w:t xml:space="preserve">hal-00837825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance to trainers for the observation and analysis activities of operators trainees on Nuclear Power Plant Full-Scope Simulator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DIAM : Towards a model for describing appropriation processes through the evolution of digital artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iNCoS.2012.45⟩</w:t>
+              <w:t xml:space="preserve">Designing Interactive Systems DIS2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Newcastle, United Kingdom. pp.645-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2317956.2318053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353031v1</w:t>
+                <w:t xml:space="preserve">hal-01352970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAM : Towards a model for describing appropriation processes through the evolution of digital artifacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing Interactive Systems DIS2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2317956.2318053⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.79-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2361354.2361370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352970v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Knowledge-Based Approach to Augment Applications with Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2361354.2361370⟩</w:t>
+              <w:t xml:space="preserve">EKAW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Galway, Ireland. pp.317-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33876-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353038v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge-Based Approach to Augment Applications with Interaction Traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance to trainers for the observation and analysis activities of operators trainees on Nuclear Power Plant Full-Scope Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Curé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dino Cosmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Galway, Ireland. pp.317-326, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, BUCHAREST, Romania. pp.33-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33876-2_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iNCoS.2012.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738349v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for video enrichment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.53-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354516v1</w:t>
+                <w:t xml:space="preserve">hal-01354518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.30-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632840v1</w:t>
+                <w:t xml:space="preserve">hal-01354414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
+              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354518v1</w:t>
+                <w:t xml:space="preserve">hal-01354397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.10-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMWeb.2011.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354414v1</w:t>
+                <w:t xml:space="preserve">hal-01354517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessing the use of a Trace-Based Synchronous Tool for distant language tutoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer-Supported Collaborative Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hong Kong, China. pp.478-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354397v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354517v1</w:t>
+                <w:t xml:space="preserve">hal-00632840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the use of a Trace-Based Synchronous Tool for distant language tutoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Models for video enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Supported Collaborative Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806428v1</w:t>
+                <w:t xml:space="preserve">hal-01354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil générique pour la redocumentation en texte d'une activité médiée informatiquement</w:t>
               </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ére conférence Maghrébine sur l'Extraction et la Gestion des Connaissances (EGC-M 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Alger, Algérie. pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7962,51 +7962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotations pour l'accessibilité des vidéos dans le cas du handicap visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8083,64 +8083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas W. D. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t>
@@ -8172,1190 +8172,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience tracée des activités conjointes instrumentées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Trace-Based System for Technology-Enhanced Learning Systems Personalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laflaquière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Interaction, Contextes, Traces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.93-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437641v1</w:t>
+                <w:t xml:space="preserve">hal-01437673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based System for Technology-Enhanced Learning Systems Personalisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling and visualising traces for reflexivity in synchronous collaborative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.93-97, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Barcelone, Spain. pp.16--23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INCOS.2009.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437673v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and visualising traces for reflexivity in synchronous collaborative systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INCOS.2009.55⟩</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474036v1</w:t>
+                <w:t xml:space="preserve">hal-01437735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Découverte complète et interactive de motifs temporels avec contraintes numériques à partir de séquences d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier "Fouille de données temporelles et analyse de flux de données", EGC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437735v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte complète et interactive de motifs temporels avec contraintes numériques à partir de séquences d'événements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expérience tracée des activités conjointes instrumentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Fouille de données temporelles et analyse de flux de données", EGC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.6</w:t>
+              <w:t xml:space="preserve">Atelier Interaction, Contextes, Traces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Université de Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437640v1</w:t>
+                <w:t xml:space="preserve">hal-01437641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, une plate-forme ouverte pour la construction d'hypervidéos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515529v1</w:t>
+                <w:t xml:space="preserve">hal-01584075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des traces numériques d'interaction comme inscriptions de connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Redocumentation des traces d'activité médiée informatiquement dans le cadre des transactions communicationnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizette Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.183-195</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381618v1</w:t>
+                <w:t xml:space="preserve">hal-00416698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nouveaux modes de perception active de films annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">1re Biennale figures de l’interactivité : Colloque Cinéma, interactivité et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584075v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redocumentation des traces d'activité médiée informatiquement dans le cadre des transactions communicationnelles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards a unified model for audiovisual active reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zizette Boufaida</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth IEEE International Symposium on Multimedia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Berkeley, United States. pp.673-678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2008.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416698v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux modes de perception active de films annotés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ingénierie des traces numériques d'interaction comme inscriptions de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puig</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re Biennale figures de l’interactivité : Colloque Cinéma, interactivité et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.183-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507661v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified model for audiovisual active reading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advene, une plate-forme ouverte pour la construction d'hypervidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth IEEE International Symposium on Multimedia.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ludovia 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISM.2008.92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515562v1</w:t>
+                <w:t xml:space="preserve">hal-01515529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces d'utilisation et réflexivité : la question du collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9393,64 +9393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture active de documents audiovisuels : organisation de connaissances personnelles par la structuration d'annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9475,77 +9475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces et inscriptions de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9596,51 +9596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for sustaining emergence of practices for hypervideo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADPI07: International Workshop on Semantically Aware Document Processing and Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. pp.59-68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9674,64 +9674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traces modélisées, un nouveau support pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2LOR, Environnements cognitifs centrés utilisateur : de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9769,51 +9769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotations de documents audiovisuels : Temporalisation et spatialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Interfaces pour l'annotation et la manipulation d'objets temporels : une comparaison des outils et des paradigmes dans le domaine musical et cinématographique, IHM'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,77 +9851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traces modélisées, un nouvel objet pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goritsa Ninova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9957,653 +9957,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Semantic Web Technology in an Annotation-based Hypervideo System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Automatisation du e-recrutement dans le cadre du Web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizette Boufaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Semantic Web Annotations for Multimedia (SWAMM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583149v1</w:t>
+                <w:t xml:space="preserve">hal-01025821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation du e-recrutement dans le cadre du Web sémantique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.51-60</w:t>
+              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025821v1</w:t>
+                <w:t xml:space="preserve">hal-01592327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592327v1</w:t>
+                <w:t xml:space="preserve">hal-01588370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A trace-based System Framework for Experience Management and Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Experience Management and Engineering (EME 2006) in conjunction with KES2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588370v1</w:t>
+                <w:t xml:space="preserve">hal-01514610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace-based System Framework for Experience Management and Engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Atelier &amp;quot;Systèmes d'information audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Experience Management and Engineering (EME 2006) in conjunction with KES2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Semaine du Document Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514610v1</w:t>
+                <w:t xml:space="preserve">hal-01507513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Systèmes d'information audiovisuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Integration of Semantic Web Technology in an Annotation-based Hypervideo System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Document Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">First International Workshop on Semantic Web Annotations for Multimedia (SWAMM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507513v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10654,51 +10654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advene : active reading through hypervideo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Salzburg, Austria. pp.235-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10745,51 +10745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and sharing hypervideos with Advene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Salzburg, Austria. pp.298-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10836,51 +10836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une base de connaissance pour l'évaluation de l'usage d'un environnement STIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10931,51 +10931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hypervidéos pour créer et échanger des analyses de documents audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'05: Hypermedia, Hypertexts, products, tools and methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.111-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10994,691 +10994,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles documentaires de l'audiovisuel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From video information retrieval to hypervideo management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique dans le cadre de la Semaine du Document Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International workshop on multidisciplinary image, video and audio retrieval and mining (CORIMEDIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Sherbrooke, CA, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584256v1</w:t>
+                <w:t xml:space="preserve">hal-01503405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
+              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824598v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mazette: multi-agent Musette for sharing and reusing ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Arana-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Agia Napa, Cyprus. pp.741-752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30470-8_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001270v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From video information retrieval to hypervideo management</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Documents à structures multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multidisciplinary image, video and audio retrieval and mining (CORIMEDIA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Sherbrooke, CA, Canada. pp.1-10</w:t>
+              <w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503405v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00949199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazette: multi-agent Musette for sharing and reusing ontologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01593478v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents à structures multiples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles documentaires de l'audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bénel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chabbat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée scientifique dans le cadre de la Semaine du Document Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00949199v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSETTE: Modeling USEs and Tasks for Tracing Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11716,103 +11716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t>
@@ -11867,51 +11867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Trondheim Norway. pp.146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11936,64 +11936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'utilisation de système pour une assistance à base de trace : une application de Musette à la tâche de veille documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Traces, Interactions, co-constructions collectives et relations à la cognition. CoMETE AS du RTP38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12044,51 +12044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Temps et documents numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12145,90 +12145,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation d'audiothèques numériques : un tour d'horizon des modèles et des métaphores visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languénou Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.82-83, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12253,90 +12253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des transformations à bases de règles pour capitaliser et partager l’expertise d’observation de l’activité sur simulateur pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12361,90 +12361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et analyse de comportements collectifs et/ou individuels par la découverte de connaissances issues de l’exploitation d’un corpus de M-Traces d’activité sur simulateur pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mons, Belgique. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12482,51 +12482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The redocumentation process of computer mediated activity traces: A general framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12599,51 +12599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Tummarello, Paolo Bouquet, Oreste Signore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Italian Semantic Web Workshop (SWAP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Pise, Italy. pp.1-6, 2006</w:t>
@@ -12704,51 +12704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.300, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12798,64 +12798,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux modes de perception active de films annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Dallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma, interactivité et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VDMC, pp.1-10, 2012</w:t>
@@ -12884,64 +12884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musette : Modéliser les Usages et les Tâches pour Tracer l'Expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réutilisation de l'expérience : modèles et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hemès Science Publishing, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12966,90 +12966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Temps du Document Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Boidin-Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Nanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13104,51 +13104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musette: uses-based annotation for the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Handschuh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annotation for the Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.180-190, 2003</w:t>
@@ -13177,90 +13177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13355,64 +13355,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles GT1 - Visualisation d'information, Interaction, et Fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13488,77 +13488,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trace-Based Systems Framework : Models, Languages and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13673,51 +13673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2006, pp.2-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13743,51 +13743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotations et métadonnées dans le Web sémantique. Action spécifique 32 CNRS/STIC sur le Web Sémantique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13854,51 +13854,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une phénoménologie des inscriptions numériques. Dynamique de l'activité et des structures informationnelles dans les systèmes d'interprétation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Claude Bernard - Lyon I, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14085,51 +14085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3542675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1283168" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2929033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiela Carrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.7-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9X5ZN394-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clauzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXD3926-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.409-436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.4.143-168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169603441CCA50EE3741274DBB0BB8D118A551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Richert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matusz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Agez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Paolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_63" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Cliquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901000v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2872518.2891076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979314v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antipov Grigory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langu&#233;nou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081046v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2317956.2318053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INCOS.2009.55" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192745v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880076v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025821v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507513v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083429" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593478v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arana-Lozano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30470-8_85" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP01RJXV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557914.1557990" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352968v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3542675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Malo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1283168" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2024.103342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2929033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiela Carrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.7-40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9X5ZN394-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clauzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXD3926-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.409-436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.4.143-168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169603441CCA50EE3741274DBB0BB8D118A551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Richert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matusz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Agez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Paolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649795" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_63" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Cliquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901000v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2872518.2891076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979314v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antipov Grigory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langu&#233;nou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081046v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2317956.2318053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INCOS.2009.55" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416698v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507661v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192745v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880076v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025821v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083429" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503405v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593478v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arana-Lozano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30470-8_85" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP01RJXV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1557914.1557990" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352968v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142947v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>