--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.53 mΩ.cm 2 /592 V High Breakdown Voltage GaN-on-Sapphire Schottky Diodes Without Edge Termination</w:t>
+                <w:t xml:space="preserve">Comparison of reverse current mechanisms in GaN Schottky diodes grown on sapphire versus ammonothermal GaN substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
+                <w:t xml:space="preserve">B Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Orfao</w:t>
+                <w:t xml:space="preserve">Mahmoud ABOU DAHER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">H Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">Y Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+                <w:t xml:space="preserve">P Prystawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (12), pp.12LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2026.3652934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae506d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484994v1</w:t>
+                <w:t xml:space="preserve">hal-05573797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Enhancement of GaN Schottky Diodes Annealed at 600°C for High Power and High Temperature RF Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">0.53 mΩ.cm 2 /592 V High Breakdown Voltage GaN-on-Sapphire Schottky Diodes Without Edge Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ell2.70307⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2026.3652934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149241v1</w:t>
+                <w:t xml:space="preserve">hal-05484994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Leakage Current Hysteresis in GaN Schottky Barrier Diodes Interpreted in Terms of a Trap Energy Band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Íñiguez-De-La-Torre</w:t>
+                <w:t xml:space="preserve">Thermal Enhancement of GaN Schottky Diodes Annealed at 600°C for High Power and High Temperature RF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Paz</w:t>
+                <w:t xml:space="preserve">Amir Al Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71 (8), pp.4524-4529. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.e70307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2024.3409202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/ell2.70307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665811v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse-Bias Current Hysteresis at Low Temperature in GaN Schottky Barrier Diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reverse Leakage Current Hysteresis in GaN Schottky Barrier Diodes Interpreted in Terms of a Trap Energy Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0177853⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.4524-4529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3409202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405976v1</w:t>
+                <w:t xml:space="preserve">hal-04665811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational model for predicting structural stability and stress transfer of a new SiGe stressor technique for NMOS devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Duriez</w:t>
+                <w:t xml:space="preserve">Reverse-Bias Current Hysteresis at Low Temperature in GaN Schottky Barrier Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guitard</w:t>
+                <w:t xml:space="preserve">R. A. Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Duru</w:t>
+                <w:t xml:space="preserve">B. G. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pribat</w:t>
+                <w:t xml:space="preserve">S. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.108787. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (1), pp.014501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0177853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253696v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Breakdown Voltage GaN Schottky Diodes for THz Frequency Multipliers</w:t>
               </w:r>
@@ -904,230 +904,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN Schottky diode on sapphire substrate for THz frequency multiplier applications</w:t>
+                <w:t xml:space="preserve">Computational model for predicting structural stability and stress transfer of a new SiGe stressor technique for NMOS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
+                <w:t xml:space="preserve">Thomas Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Samnouni</w:t>
+                <w:t xml:space="preserve">Blandine Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Kumar Chinni</w:t>
+                <w:t xml:space="preserve">Nicolas Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Mondal</w:t>
+                <w:t xml:space="preserve">Romain Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Treuttel</w:t>
+                <w:t xml:space="preserve">Clément Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.107116. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.108787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.107116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542163v1</w:t>
+                <w:t xml:space="preserve">hal-04253696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive model for ideal reverse leakage current components in Schottky barrier diodes tested in GaN-on-SiC samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,5258 +1172,5368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100nm AlSb/InAs HEMT for ultra-low-power consumption, low-noise applications</w:t>
+                <w:t xml:space="preserve">GaN Schottky diode on sapphire substrate for THz frequency multiplier applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Gardès</w:t>
+                <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Bagumako</w:t>
+                <w:t xml:space="preserve">Mohammed Samnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">Vinay Kumar Chinni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+                <w:t xml:space="preserve">Priyanka Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">Jeanne Treuttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, 136340, 6 p. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.107116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/136340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.107116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969148v1</w:t>
+                <w:t xml:space="preserve">hal-03542163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP HBT Thermal Management by Transferring to High Thermal Conductivity Silicon Substrate</w:t>
+                <w:t xml:space="preserve">100nm AlSb/InAs HEMT for ultra-low-power consumption, low-noise applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Arame Thiam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">Cyrille Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Sonia Bagumako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Grandchamp</w:t>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2014.2347256⟩</w:t>
+              <w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, 136340, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/136340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090844v1</w:t>
+                <w:t xml:space="preserve">hal-00969148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.2-μm InP/GaAsSb DHBT power performance with 10 mW/μm² and 25% PAE at 94 GHz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InP HBT Thermal Management by Transferring to High Thermal Conductivity Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Mairiaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ndèye Arame Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ducatteau</w:t>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (3), pp.321-323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2014.2298251⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (10), pp.1010-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2014.2347256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955679v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrate under mechanical bending conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">0.2-μm InP/GaAsSb DHBT power performance with 10 mW/μm² and 25% PAE at 94 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mairiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ducatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.321-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2014.2298251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4811787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00871898v1</w:t>
+                <w:t xml:space="preserve">hal-00955679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical characterization of In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrate under mechanical bending conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.243503-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4811787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699894v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">480-GHz fmax in InP/GaAsSb/InP DHBT with new base isolation µ-airbridge design</w:t>
+                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaknoune</w:t>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mairiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Waldhoff</w:t>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Rouchy</w:t>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2012.2210187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786893v1</w:t>
+                <w:t xml:space="preserve">hal-00699894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave performance of 100 nm-gate In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">480-GHz fmax in InP/GaAsSb/InP DHBT with new base isolation µ-airbridge design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mairiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Waldhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Rouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.1381-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2012.2210187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3663533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00783377v1</w:t>
+                <w:t xml:space="preserve">hal-00786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/AlSb HEMTs for cryogenic LNAs at ultra-low power dissipation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evidence of surface charge effects in T-branch nanojunctions using microsecond-pulse testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.445203-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/44/445203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2011.06.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00639807v1</w:t>
+                <w:t xml:space="preserve">hal-00639808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of surface charge effects in T-branch nanojunctions using microsecond-pulse testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave performance of 100 nm-gate In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.203505-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3663533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/44/445203⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00639808v1</w:t>
+                <w:t xml:space="preserve">hal-00783377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-terminal junctions operating as mixers, frequency doublers and detectors : a broad-band frequency numerical and experimental study at room temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InAs/AlSb HEMTs for cryogenic LNAs at ultra-low power dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gonzalez</w:t>
+                <w:t xml:space="preserve">G. Moschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pardo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">N. Wadefalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/25/12/125013⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2011.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548604v1</w:t>
+                <w:t xml:space="preserve">hal-00639807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-HEMT : toward 100-mV cryogenics electronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Three-terminal junctions operating as mixers, frequency doublers and detectors : a broad-band frequency numerical and experimental study at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2010.2050109⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.125013-1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/25/12/125013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548570v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo study of the dynamic performance of a 100-nm-gate InAlAs/InGaAs velocity modulation transistor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Sb-HEMT : toward 100-mV cryogenics electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudewiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 57, pp.2572-2578. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2010.2058633⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 57, pp.1903-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2010.2050109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567883v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and fundamentals of operation of an InAlAs/InGaAs velocity modulation transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo study of the dynamic performance of a 100-nm-gate InAlAs/InGaAs velocity modulation transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3095482⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.2572-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2010.2058633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469682v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF doubling and rectification in three-terminal junctions : experimental characterization and Monte Carlo analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iniguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.012021-1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the branches width on the nonlinear output characteristics of InAlAs/InGaAs-based three-terminal junctions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabrication and fundamentals of operation of an InAlAs/InGaAs velocity modulation transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3124363⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.103504-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3095482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471809v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature terahertz spectroscopy of optically excited plasma waves in HEMTs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the branches width on the nonlinear output characteristics of InAlAs/InGaAs-based three-terminal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gasquet</w:t>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 193, pp.012075. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.094504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3124363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904185v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Room-temperature terahertz spectroscopy of optically excited plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327410v1</w:t>
+                <w:t xml:space="preserve">hal-01904185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic nanodevices for high frequency applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Effect of gate length in InAs/AlSb HEMTs biased for low power or high gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018698⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.775-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356665v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique modes effect on terahertz plasma wave resonant detection in InGaAs/InAlAs multichannel transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">Plasma oscillations in nanotransistors for room temperature detection and emission of terahertz radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2945286⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.244-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356666v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of surface charge effects in T-branch nanojunctions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Oblique modes effect on terahertz plasma wave resonant detection in InGaAs/InAlAs multichannel transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776512⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.242105-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2945286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00356677v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma oscillations in nanotransistors for room temperature detection and emission of terahertz radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of surface charge effects in T-branch nanojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5, pp.244-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776585⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5, pp.94-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360007v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gate length in InAs/AlSb HEMTs biased for low power or high gain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Ballistic nanodevices for high frequency applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, 796-808, Special Issue on Nanotechnology in France. Part I : C'nano Nord-Ouest. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00356942v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the noise performance of double- and single-gate InP-based HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cappy</w:t>
+                <w:t xml:space="preserve">Current driven resonant plasma wave detection of terahertz radiation : toward the Dyakonov-Shur instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.921982⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.212101-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2936077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356667v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current driven resonant plasma wave detection of terahertz radiation : toward the Dyakonov-Shur instability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Comparison between the noise performance of double- and single-gate InP-based HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2936077⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.1535-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.921982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356668v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise in InAlAs/InGaAs modulation doped field effect transistors with 50-nm gate length</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2781087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00283040v1</w:t>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the dynamic performance of double- and single-gate AlInAs/InGaAs HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.2815-2822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2007.907801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the surface charge on the operation of ballistic T-branch junctions : a self-consistent model for Monte Carlo simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.S. Galloo</w:t>
+                <w:t xml:space="preserve">Low frequency noise in InAlAs/InGaAs modulation doped field effect transistors with 50-nm gate length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Levinshtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/22/6/014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (6), pp.064506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2781087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00283039v1</w:t>
+                <w:t xml:space="preserve">hal-00283040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic nano-devices for high frequency applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Influence of the surface charge on the operation of ballistic T-branch junctions : a self-consistent model for Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.178⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/22/6/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00285625v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Seliuta</w:t>
+                <w:t xml:space="preserve">Ballistic nano-devices for high frequency applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515, pp.4321-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154920v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (22), pp.222109.1-222109.3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 88, pp.141906-1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329604v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Room-temperature Terahertz Emission from Nanometer Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.141906-1-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 88 (14), pp.141906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2191421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126524v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature Terahertz Emission from Nanometer Field Effect Transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Dyakonov</w:t>
+                <w:t xml:space="preserve">Characterization of superconductor coplanar resonators deposited on different substrates by thermal coevaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Proceedings of the 8th Symposium on High Temperature Superconductors in High Frequency Fields, 19 (7-8), pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-006-0127-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2191421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264792v1</w:t>
+                <w:t xml:space="preserve">hal-00243995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of superconductor coplanar resonators deposited on different substrates by thermal coevaporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-006-0127-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.131926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2358816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00243995v1</w:t>
+                <w:t xml:space="preserve">hal-00540634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89, pp.131926. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 89, pp.131926-1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540634v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage tunable terahertz emission from a ballistic nanometer InGaAs/InAlAs transistor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (22), pp.222109.1-222109.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125162v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low and room temperature studies of RF to DC rectifiers based on ballistic transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berdnarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81, pp.194-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effects in T-branch junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage tunable terahertz emission from a ballistic nanometer InGaAs/InAlAs transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.235-237</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, pp.64307-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133878v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic modeling of nonlinear transport in ballistic nanodevices</w:t>
+                <w:t xml:space="preserve">Nonlinear effects in T-branch junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 50, pp.1897-1905</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.235-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145980v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microscopic modeling of nonlinear transport in ballistic nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50, pp.1897-1905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ballistic nanodevices for terahertz data processing : Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6433,9821 +6543,9805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 mW/μm² and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabrication et caractérisation de diodes Schottky GaN dans un TP innovant au sein du PLFM de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud ABOU DAHER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Nhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ouendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRC 2025 | The 83rd Device Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Duke University, Durham, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées Pédagogiques CNFM, JPCNFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle CNFM de Rennes, Centre Commun de Microélectronique de l'Ouest, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145163v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de diodes Schottky GaN dans un TP innovant au sein du PLFM de Lille</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">19 mW/μm&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées Pédagogiques CNFM, JPCNFM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Device Research Conference (DRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Durham, NC, United States. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/drc66027.2025.11105732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400823v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 mW/μm&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">13 mW/μm² and 24 % PAE at 94 GHz for 0.44-μm Transferred InP/GaAsSb DHBT on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Device Research Conference (DRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe 19th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cadix, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308750v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 mW/μm² and 24 % PAE at 94 GHz for 0.44-μm Transferred InP/GaAsSb DHBT on Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">19 mW/μm² and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe 19th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">DRC 2025 | The 83rd Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Duke University, Durham, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145160v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN Schottky Diodes Parameter Extraction Model from S-Parameters Measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomás González</w:t>
+                <w:t xml:space="preserve">Integration of InP Based Double Heterojunction Bipolar Transistor on Silicon Interposer and Associated RF Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732802⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.768-771, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765693v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of InP Based Double Heterojunction Bipolar Transistor on Silicon Interposer and Associated RF Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Mourier</w:t>
+                <w:t xml:space="preserve">GaN Schottky Diodes Parameter Extraction Model from S-Parameters Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732598⟩</w:t>
+              <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.375-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764934v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Schottky Diodes at Wafer Level for Frequency Multipliers Applications Based on RF Coplanar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Treuttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.387-390, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated 0.3 Tbit/s link using Photonics-transmitter and micromachined flat array antenna over 315-410 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rédha Kassi</w:t>
+                <w:t xml:space="preserve">Enhanced RF Switch Performance in RFSOI Technology: Achieving 74 fs R ON ·C OFF and 3.3 V RFV MAX on Thinned SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732246⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE European Solid-State Electronics Research Conference (ESSERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruges, Belgium. pp.448-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSERC62670.2024.10719593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764889v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced RF Switch Performance in RFSOI Technology: Achieving 74 fs R ON ·C OFF and 3.3 V RFV MAX on Thinned SOI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Grégoire</w:t>
+                <w:t xml:space="preserve">Aggregated 0.3 Tbit/s link using Photonics-transmitter and micromachined flat array antenna over 315-410 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Nihel Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE European Solid-State Electronics Research Conference (ESSERC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSERC62670.2024.10719593⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.413-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786482v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Handling of GaN Schottky Diodes on Semi-Insulating Ammonothermal GaN Substrate at 94 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">RF Performances and De-Embedding Techniques of Passive Devices in 3D Homogeneous Integration at Sub-THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE-EXMATEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.616-619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517550v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Performances and De-Embedding Techniques of Passive Devices in 3D Homogeneous Integration at Sub-THz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zaknoune</w:t>
+                <w:t xml:space="preserve">Power Handling of GaN Schottky Diodes on Semi-Insulating Ammonothermal GaN Substrate at 94 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud ABOU DAHER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Prystawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bockowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WOCSDICE-EXMATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palerme (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370209v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Status of Millimeter Wave GaN Schottky Doublers above W-band for the Implementation of European Terahertz Sources for Astronomy and Astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano, Meso, Micro: Science and Innovation for Radio and Photonic, URSI JS22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs Schottky Diodes Development for Millimeter Wave Doubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Samnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wocsdice 2021 - 44th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN schottky diode on silicon substrate for high power THz multiplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Samnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Treuttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN Schottky Diode for High Power THz Generation using Multiplier Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V K Chinni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 43rd Workshop Compound Semiconductor Devices Integr. Circuits (WOCSDICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réalisation et caractérisation de transistors à effet de champ à hétérojonction de la filière InAlAs/InGaAs sur substrat flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-DA-P9, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712892v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAlAs/InGaAa HEMTs on polyimide flexible substrate with high cut-off frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">120nm AlSb/InAs HEMT without gate recess : 290GHz fT and 335GHz fmax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Bagumako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Technologies Emergentes en Micro-Nanofabrication, JNTE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials, IPRM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kobe, Japan. paper MoPI-25, 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813609v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120nm AlSb/InAs HEMT without gate recess : 290GHz fT and 335GHz fmax</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">InAlAs/InGaAa HEMTs on polyimide flexible substrate with high cut-off frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials, IPRM 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Technologies Emergentes en Micro-Nanofabrication, JNTE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evian, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877719v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation de transistors à effet de champ à hétérojonction de la filière InAlAs/InGaAs sur substrat flexible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low-IQ : MMIC ultra faible consommation cryogénique et ambiant pour télécommunications spatiales en bande Q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-DA-P9, 4 p</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878373v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-IQ : MMIC ultra faible consommation cryogénique et ambiant pour télécommunications spatiales en bande Q</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">HEMTs 100nm AlSb/InAs pour applications faible bruit, faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagumako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-DA1-3, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974542v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High cut-off frequency performances of 100nm-gate InAlAs/InGaAs high electron mobility transistors on polyimide flexible substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Warnemünde, Germany. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMTs 100nm AlSb/InAs pour applications faible bruit, faible consommation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Bending effect on frequency performance of InAlAs/InGaAs HEMT transferred on flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">71st Annual Device Research Conference, DRC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Notre Dame, IN, United States. paper III-31, 111-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DRC.2013.6633818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878375v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending effect on frequency performance of InAlAs/InGaAs HEMT transferred on flexible substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Device Research Conference, DRC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904681v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice matched and pseudomorphic InGaAs MOSHEMT with fT of 200GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">100nm-gate InAlAs/InGaAs HEMTs on plastic flexible substrate with high cut-off frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Indium Phosphide and Related Materials, IPRM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Santa Barbara, CA, United States. pp.44-47, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2012.6403314⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Santa Barbara, CA, United States. pp.233-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2012.6403366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801055v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100nm-gate InAlAs/InGaAs HEMTs on plastic flexible substrate with high cut-off frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Lattice matched and pseudomorphic InGaAs MOSHEMT with fT of 200GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Indium Phosphide and Related Materials, IPRM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Santa Barbara, CA, United States. pp.233-236, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2012.6403366⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Santa Barbara, CA, United States. pp.44-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2012.6403314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801043v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave performances of 100nm-gate In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Porquerolles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self aligned 200nm In0.53Ga0.47As</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Fabrication et caractérisation de MOSFET In0.53Ga0.47As de type N en technologie auto-aligné et de longueur de grille de 300nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Morocco. CDROM, session A1, papier 164, 1-3</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. papier 122, 2C3, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591363v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances à faible tension de polarisation de HEMTs de la filière antimoine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">120nm AlSb/InAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noudeviwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. papier 304, 2C2, 1-4</w:t>
+              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tanger, Maroc. CDROM, session A1, papier 185, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597144v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">50nm multi-gate In0.53Ga0.47As MOSFET with Ft of 150GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799965v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave performances of 100nm-gate In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] AlSb/InAs HEMTs : an option for performance/power trade-off ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week, EuMIC, Workshop W07 - High-performance narrow-bandgap HEMT technology for advanced microwave front-ends : towards the end of the roadmap ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de MOSFET In0.53Ga0.47As de type N en technologie auto-aligné et de longueur de grille de 300nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. papier 122, 2C3, 1-4</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597145v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120nm AlSb/InAs HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">100nm-gate-length In0.47Ga0.53As multi-gate MOSFET : fabrication and characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tanger, Maroc. CDROM, session A1, papier 185, 1-4</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Indium Phosphide and Related Materials, IPRM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591362v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50nm multi-gate In0.53Ga0.47As MOSFET with Ft of 150GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Self aligned 200nm In0.53Ga0.47As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Morocco. CDROM, session A1, papier 164, 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799699v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100nm-gate-length In0.47Ga0.53As multi-gate MOSFET : fabrication and characterisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Optimisation des performances à faible tension de polarisation de HEMTs de la filière antimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Indium Phosphide and Related Materials, IPRM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Berlin, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. papier 304, 2C2, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799971v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Potentiality of commercial metamorphic HEMT at cryogenic temperature and low voltage operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M.D. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO : Quantum Sensing and Nanophotonic Devices VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.286-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904174v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of 200-nm self-aligned In0.53Ga0.47As MOSFET</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tellurium delta-doped 120nm AlSb/InAs HEMTs : towards sub-100mV electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">68th Device Research Conference, DRC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.53-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DRC.2010.5551945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5515926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549921v1</w:t>
+                <w:t xml:space="preserve">hal-00549924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100mV noise performances of Te-doped Sb-HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noudeviwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advanced Semiconductor Devices and Microsystems, ASDAM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Slovakia. pp.25-28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASDAM.2010.5667012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellurium delta-doped 120nm AlSb/InAs HEMTs : towards sub-100mV electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High frequency performance of tellurium δ-doped AlSb/InAs HEMTs at low power supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Device Research Conference, DRC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.162-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DRC.2010.5551945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549924v1</w:t>
+                <w:t xml:space="preserve">hal-00549918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiality of commercial metamorphic HEMT at cryogenic temperature and low voltage operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+                <w:t xml:space="preserve">Technological bricks and concepts for THz remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.286-289</w:t>
+              <w:t xml:space="preserve">IEEE Winter Topicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549927v1</w:t>
+                <w:t xml:space="preserve">hal-01904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency performance of tellurium δ-doped AlSb/InAs HEMTs at low power supply</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.760816, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.846874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549918v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological bricks and concepts for THz remote sensing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Legagneux</w:t>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Topicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Majorca, Spain</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO : Quantum Sensing and Nanophotonic Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904171v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of 200-nm self-aligned In0.53Ga0.47As MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiongjong Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M.D. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.846874⟩</w:t>
+              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Takamatsu, Japan. pp.41-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5515926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443155v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904180v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band gap III-V based-FET for ultra low power high frequency analog applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frequency response of T-shaped three branch junctions as mixers and detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Device Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Spanish Conference on Electron Devices, CDE 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Spain. pp.168-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCED.2009.4800457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DRC.2009.5354961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575689v1</w:t>
+                <w:t xml:space="preserve">hal-00474095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC characteristics of InAs/AlSb HEMTs at cryogenic temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">RF doubling and rectification in Three-Terminal Junctions: experimental characterization and Monte Carlo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE Conference on Indium Phosphide and Related Materials, IPRM'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDISON 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2009.5012506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00474100v1</w:t>
+                <w:t xml:space="preserve">hal-00401237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marinchio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904182v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency response of T-shaped three branch junctions as mixers and detectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DC characteristics of InAs/AlSb HEMTs at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gonzalez</w:t>
+                <w:t xml:space="preserve">G. Moschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">N. Wadefalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Spanish Conference on Electron Devices, CDE 09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCED.2009.4800457⟩</w:t>
+              <w:t xml:space="preserve">21st IEEE Conference on Indium Phosphide and Related Materials, IPRM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.323-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2009.5012506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474095v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF doubling and rectification in Three-Terminal Junctions: experimental characterization and Monte Carlo analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Narrow band gap III-V based-FET for ultra low power high frequency analog applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDISON 16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">67th Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, State College, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DRC.2009.5354961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401237v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo comparison of the noise performance of InAlAs/InGaAs double-gate and standard HEMTs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">AlSb/InAs HEMTs on InP substrate using wet and dry etching for mesa isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Versailles, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702973⟩</w:t>
+              <w:t xml:space="preserve">, 2008, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800960v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication technology and device performance of ultra-short 30-nm-gate pseudomorphic In0.52Al0.48As/In0.75Ga0.25As HEMTs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation mésa par gravures humide et sèche des HEMTs AlSb/InAs sur substrat InP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360404v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremendous shrinking of terahertz plasmon resonance linewidth in multichannel high-electron-mobility transistor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Plasma wave detection of sub-terahertz radiation : towards the Dyakonov-Shur instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.1-2, CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360410v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation mésa par gravures humide et sèche des HEMTs AlSb/InAs sur substrat InP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">HEMTs AlSb/InAs pour applications ultra faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Cheng</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wichmannn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nano, Micro et Optoélectronique, JNMO'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361522v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlSb/InAs HEMTs on InP substrate using wet and dry etching for mesa isolation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo comparison of the noise performance of InAlAs/InGaAs double-gate and standard HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, France. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702979⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Versailles, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360405v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMTs AlSb/InAs pour applications ultra faible consommation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabrication technology and device performance of ultra-short 30-nm-gate pseudomorphic In0.52Al0.48As/In0.75Ga0.25As HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Duszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nano, Micro et Optoélectronique, JNMO'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361523v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave detection of sub-terahertz radiation : towards the Dyakonov-Shur instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Tremendous shrinking of terahertz plasmon resonance linewidth in multichannel high-electron-mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.1-2, CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360411v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Cl2:Ar) ICP/RIE dry etching of Al(Ga)Sb for AlSb/InAs HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">Surface charge effects in ballistic T-branch nanojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Indium Phosphide and Related Materials, IPRM'07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2007.381139⟩</w:t>
+              <w:t xml:space="preserve">Spanish Conference on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spain. pp.48-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCED.2007.383993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284023v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMT AlInAs/InGaAs pseudomorphique sur substrat d'InP de longueur de grille de 30nm et de Ft = 450GHz</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benchmarking of low band gap III-V based-HEMTs and sub-100nm CMOS under low drain voltage regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Microwave Integrated Circuits Conference, EuMIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.20-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284471v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of InAs/AlSb HEMT technology for high-frequency operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malmkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 31th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEMT AlSb/InAs pour applications ultra-faible consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wichmannn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.5C3-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of low band gap III-V based-HEMTs and sub-100nm CMOS under low drain voltage regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Malmkvist</w:t>
+                <w:t xml:space="preserve">Noise behavior of InP-based double-gate and standard HEMTs : a comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Microwave Integrated Circuits Conference, EuMIC 2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412637⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Noise and Fluctuations, ICNF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Japan. pp.167-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362727v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge effects in ballistic T-branch nanojunctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">DC and RF performance of 0.2-2.4 µm gate length InAs/AlSb HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Conference on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCED.2007.383993⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Indium Phosphide and Related Materials, IPRM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Japan. pp.67-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2007.381124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284056v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise behavior of InP-based double-gate and standard HEMTs : a comparison</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">HEMT AlInAs/InGaAs pseudomorphique sur substrat d'InP de longueur de grille de 30nm et de Ft = 450GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Duszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Noise and Fluctuations, ICNF 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1D20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284062v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and RF performance of 0.2-2.4 µm gate length InAs/AlSb HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">(Cl2:Ar) ICP/RIE dry etching of Al(Ga)Sb for AlSb/InAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malmkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Indium Phosphide and Related Materials, IPRM'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Japan. pp.67-70, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2007.381124⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Japan. pp.125-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2007.381139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284022v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of supraconducting YBCO coplanar resonators deposited by thermal coevaporation on different substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on High-Temperature Superconductors in High-Frequency Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-006-0127-1⟩</w:t>
+              <w:t xml:space="preserve">Joint 31st International Conference on Infrared and Millimeter Waves and 14th International Conference on Terahertz Electronics, IRMMW-THz2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, China. pp.145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133913v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Plasma wave HEMTs for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 31st International Conference on Infrared and Millimeter Waves and 14th International Conference on Terahertz Electronics, IRMMW-THz2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, China. pp.145, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368353⟩</w:t>
+              <w:t xml:space="preserve">, 2006, China. pp.136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241317v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave HEMTs for THz applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of supraconducting YBCO coplanar resonators deposited by thermal coevaporation on different substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 31st International Conference on Infrared and Millimeter Waves and 14th International Conference on Terahertz Electronics, IRMMW-THz2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368344⟩</w:t>
+              <w:t xml:space="preserve">8th Symposium on High-Temperature Superconductors in High-Frequency Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Parador de Aiguablava, Begur, Spain. pp.661-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-006-0127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241319v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental characterization of Y-branch nanojunction rectifier up to 94 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bayot</w:t>
+                <w:t xml:space="preserve">InP based ballistic nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, 4 pp</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Indium Phosphide and Related Materials, IPRM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154895v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New HEMT structures for THz applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Trends and challenge in micro and nanoelectronics device research in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Device Research Conference, DRC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santa Barbara, CA, United States</w:t>
+              <w:t xml:space="preserve">Topical Workshop on Heterostructure Microelectronics, TWHM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hyogo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125315v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotransistors pour émission THz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cappy</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental characterization of Y-branch nanojunction rectifier up to 94 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bednarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125897v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP based ballistic nanodevices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">New HEMT structures for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Indium Phosphide and Related Materials, IPRM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Device Research Conference, DRC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santa Barbara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125316v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and challenge in micro and nanoelectronics device research in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Nanotransistors pour émission THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Workshop on Heterostructure Microelectronics, TWHM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hyogo, Japan</w:t>
+              <w:t xml:space="preserve">3èmes Journées THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125339v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz emission and noise spectra in HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz emission and noise spectra in HEMTs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Reggiani, 2005, Lecce, Italy. pp.423-430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2138647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie, simulation et caractérisation à T=300K de dispositifs balistiques de type GaInAs/AlInAs avec grille de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Teukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEMTs for millimeter and sub-millimeter waves applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Duszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR THz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from ballistic to ohmic transport in T-branch junctions at room temperature in GaInAs/AlInAs heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ballistic devices based on T-branch junctions and Y-branch junctions on GaInAs/AlInAs heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.219-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2004.1442734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00133896v1</w:t>
+                <w:t xml:space="preserve">hal-00133884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie pour dispositifs AlInAs/GaInAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aussois, France</w:t>
@@ -16270,1603 +16364,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic devices based on T-branch junctions and Y-branch junctions on GaInAs/AlInAs heterostructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transition from ballistic to ohmic transport in T-branch junctions at room temperature in GaInAs/AlInAs heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th IPRM. 2004 International Conference on Indium Phosphide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Kagoshima, Japan. pp.378-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2004.1442734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133884v1</w:t>
+                <w:t xml:space="preserve">hal-00133896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic GaInAs/AlInAs devices technology and characterization at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE Conference on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Munich, Germany. pp.98-100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANO.2004.1392262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscaled double Y-Branch junction operating as room temperature RF to DC rectifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Bednarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE Conference on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Munich, Germany. pp.284-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANO.2004.1392326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological fabrication of nanometric GaInAs/AlInAs ballistic devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Résonateurs coplanaires supraconducteurs YBaCuO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Colloque TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications (JFMMA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146040v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nano-ballistic devices using high resolution process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Composants balistiques pour applications térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">GDR Nanoélectronique : 1ères Journées Nationales Composants pour la micro et nano-électronique, 4èmes Journées Nationales Hétérostructures de semiconducteurs IV-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146012v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature nonlinear transport in InGaAs/InAlAs based ballistic nanodevices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boutry</w:t>
+                <w:t xml:space="preserve">Fabrication of nano-ballistic devices using high resolution process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference onIndium Phosphide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Barbara, CA, France. pp.484-487</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145996v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs coplanaires supraconducteurs YBaCuO</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature nonlinear transport in InGaAs/InAlAs based ballistic nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications (JFMMA 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">International Conference onIndium Phosphide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Barbara, CA, France. pp.484-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146029v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants balistiques pour applications térahertz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisations micro-ondes par résonateurs coplanaires des films supraconducteurs en YBaCuO déposés par coévaporation thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boutry</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanoélectronique : 1ères Journées Nationales Composants pour la micro et nano-électronique, 4èmes Journées Nationales Hétérostructures de semiconducteurs IV-IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference Internationale Optique Hertzienne et Diélectrique (OHD 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146019v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations micro-ondes par résonateurs coplanaires des films supraconducteurs en YBaCuO déposés par coévaporation thermique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lignes coplanaires hautes impédances, influence d'une couche diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Internationale Optique Hertzienne et Diélectrique (OHD 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Calais, France</w:t>
+              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique, OHD 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146018v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes coplanaires hautes impédances, influence d'une couche diélectrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Technological fabrication of nanometric GaInAs/AlInAs ballistic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Six</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique, OHD 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Calais, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146017v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long dephasing time and high temperature ballistic transport in an InGaAs open quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Superlattices Nano-structures and Nano-devices, ICSNN-02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de résonateurs coplanaires supraconducteurs YBaCuO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de Caractérisation Micro-ondes et Matériaux (JCMM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of substrate preparation on properties of YBaCuO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dégardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Castel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Achani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.1993-1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17876,279 +17986,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative and low-cost technique to transfer III-V DHBT transistors onto Si-HR using Cu-Cu bonding for sub-THz power amplification for 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE - EXMATEC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaA HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting (EOSAM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. Actes de Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18158,163 +18268,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-to-noise ratio in Terahertz wireless communication using field-effect-transistors as detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 22ND INTERNATIONAL CONFERENCE ON NOISE AND FLUCTUATIONS (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-3, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18324,158 +18434,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs à matériaux petit gap pour électronique ultra-faible consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leray J.L., Boudenot J.C., Gautier J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La micro-nano électronique, enjeux et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS ÉDITIONS, pp.183-186, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18485,105 +18595,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et caractérisation microondes en basses températures de résonateurs coplanaires supraconducteurs et de transistors en vue de réaliser des dispositifs micro-électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId440"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18730,51 +18840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2026.3652934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pe&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3409202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pe&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Vasallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177853" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duriez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samnouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chinni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10499-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Gioia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samnouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Chinni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Mondal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.107116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bagumako" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/136340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Arame Thiam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Grandchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2347256" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mairiaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2298251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waldhoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rouchy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moschetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wadefalk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nilsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudeviwa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.06.048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP1GF37Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/44/445203" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DLNKHVZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/12/125013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQVV4V8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudewiva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2050109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Vasallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2058633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095482" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471812v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3124363" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Galloo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018698" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945286" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776512" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZ07Z74V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776585" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMJ5D0JJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malmkvist" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXD8X2BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.921982" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Levinshtein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Rumyantsev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2781087" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.907801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/6/014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J21ZCT3R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT9M0D1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seliuta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dyakonov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dyakonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2191421" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125162v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berdnarz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rashmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133878v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzales" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zemour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laddada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nhaila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308750v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/drc66027.2025.11105732" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732802" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732598" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517550v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Prystawko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubarry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290293" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835088v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Gioia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouillaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vacelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827748v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samnouni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mondal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Treuttel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384353v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Chinni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cordier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maestrini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Shi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bagumako" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562604" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878373v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974542v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gardes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828414v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878375v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagumako" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904681v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2013.6633818" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403314" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801043v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597144v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799793v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807120v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591362v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799699v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799971v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549921v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongjong Mo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M.D. Noudeviwa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5515926" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549922v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASDAM.2010.5667012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549924v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2010.5551945" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549918v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575689v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2009.5354961" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474100v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2009.5012506" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2009.4800457" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800960v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702973" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360404v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duszynski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702912" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361522v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360405v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702979" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wichmannn" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360411v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381139" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284471v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366992v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412637" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284056v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383993" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759659" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284022v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381124" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241317v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368353" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368344" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154895v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farhi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125315v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125897v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125316v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138647" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126725v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Teukam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125314v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Galloo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pichonat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2004.1442734" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133881v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392262" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bednarz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392326" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146040v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146012v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145996v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pardo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146029v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146019v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146017v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gustin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147858v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157906v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;gardin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caristan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186867v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Derouiche" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575772v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158479v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05573797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Orfao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prystawko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae506d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2026.3652934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pe&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3409202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Vasallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samnouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chinni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10499-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Gioia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samnouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Chinni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Mondal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.107116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bagumako" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/136340" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Arame Thiam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Grandchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2347256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mairiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2298251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waldhoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rouchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/44/445203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DLNKHVZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663533" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moschetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wadefalk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nilsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudeviwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.06.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP1GF37Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/12/125013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQVV4V8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudewiva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2050109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Vasallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2058633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095482" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3124363" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malmkvist" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.12.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXD8X2BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776585" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMJ5D0JJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945286" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Galloo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018698" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.921982" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.907801" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Levinshtein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Rumyantsev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2781087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/6/014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.178" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT9M0D1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dyakonov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dyakonov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2191421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seliuta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berdnarz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rashmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laddada" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nhaila" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zemour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/drc66027.2025.11105732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732598" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732802" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732752" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubarry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290293" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Prystawko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Gioia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouillaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vacelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samnouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mondal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Treuttel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Chinni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cordier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maestrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Shi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bagumako" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562604" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gardes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878375v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagumako" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2013.6633818" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801043v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403314" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597145v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591362v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799971v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591363v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M.D. Noudeviwa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549924v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2010.5551945" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASDAM.2010.5667012" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongjong Mo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5515926" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2009.4800457" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474100v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2009.5012506" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2009.5354961" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360405v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702979" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361522v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360411v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361523v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wichmannn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800960v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702973" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360404v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duszynski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702912" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360410v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284056v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383993" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412637" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366992v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370296v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759659" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284022v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381124" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284471v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284023v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381139" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241317v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368353" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241319v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368344" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125316v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154895v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farhi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154897v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138647" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Teukam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133884v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133896v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Galloo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pichonat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2004.1442734" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392262" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bednarz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392326" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146029v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146019v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146012v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145996v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pardo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146017v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146040v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147857v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gustin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147858v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157906v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;gardin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caristan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186867v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Derouiche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575772v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158479v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>