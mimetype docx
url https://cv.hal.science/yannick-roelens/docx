--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive model for ideal reverse leakage current components in Schottky barrier diodes tested in GaN-on-SiC samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaN Schottky diode on sapphire substrate for THz frequency multiplier applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vasallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pérez</w:t>
+                <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mateos</w:t>
+                <w:t xml:space="preserve">Mohammed Samnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Kumar Chinni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Treuttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0100426⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.107116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.107116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741441v1</w:t>
+                <w:t xml:space="preserve">hal-03542163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN Schottky diode on sapphire substrate for THz frequency multiplier applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinay Kumar Chinni</w:t>
+                <w:t xml:space="preserve">Comprehensive model for ideal reverse leakage current components in Schottky barrier diodes tested in GaN-on-SiC samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Mondal</w:t>
+                <w:t xml:space="preserve">B. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Treuttel</w:t>
+                <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.107116. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.044502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.107116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542163v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100nm AlSb/InAs HEMT for ultra-low-power consumption, low-noise applications</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of surface charge effects in T-branch nanojunctions using microsecond-pulse testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iniguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,1123 +3452,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gate length in InAs/AlSb HEMTs biased for low power or high gain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356942v1</w:t>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma oscillations in nanotransistors for room temperature detection and emission of terahertz radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Effect of gate length in InAs/AlSb HEMTs biased for low power or high gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776585⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.775-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360007v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique modes effect on terahertz plasma wave resonant detection in InGaAs/InAlAs multichannel transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">Plasma oscillations in nanotransistors for room temperature detection and emission of terahertz radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.244-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2945286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00356666v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of surface charge effects in T-branch nanojunctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Mateos</w:t>
+                <w:t xml:space="preserve">Ballistic nanodevices for high frequency applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776512⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, 796-808, Special Issue on Nanotechnology in France. Part I : C'nano Nord-Ouest. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356677v1</w:t>
+                <w:t xml:space="preserve">hal-00356665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic nanodevices for high frequency applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oblique modes effect on terahertz plasma wave resonant detection in InGaAs/InAlAs multichannel transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018698⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.242105-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2945286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356665v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current driven resonant plasma wave detection of terahertz radiation : toward the Dyakonov-Shur instability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of surface charge effects in T-branch nanojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2936077⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.94-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356668v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the noise performance of double- and single-gate InP-based HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cappy</w:t>
+                <w:t xml:space="preserve">Current driven resonant plasma wave detection of terahertz radiation : toward the Dyakonov-Shur instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.921982⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.212101-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2936077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356667v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Comparison between the noise performance of double- and single-gate InP-based HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.1535-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.921982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327410v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the dynamic performance of double- and single-gate AlInAs/InGaAs HEMTs</w:t>
               </w:r>
@@ -4714,77 +4714,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Levinshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Rumyantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tauk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (6), pp.064506. </w:t>
@@ -4835,90 +4835,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface charge on the operation of ballistic T-branch junctions : a self-consistent model for Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22, pp.663-670. </w:t>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5096,825 +5096,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A.E. Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.141906-1-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 89 (22), pp.222109.1-222109.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126524v1</w:t>
+                <w:t xml:space="preserve">hal-00329604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature Terahertz Emission from Nanometer Field Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dyakonov</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (14), pp.141906. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 89, pp.131926-1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264792v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of superconductor coplanar resonators deposited on different substrates by thermal coevaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Seron</w:t>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kokabi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, pp.141906-1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243995v1</w:t>
+                <w:t xml:space="preserve">hal-00126524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Seliuta</w:t>
+                <w:t xml:space="preserve">Room-temperature Terahertz Emission from Nanometer Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89, pp.131926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2358816⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88 (14), pp.141906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2191421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540634v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Seliuta</w:t>
+                <w:t xml:space="preserve">Characterization of superconductor coplanar resonators deposited on different substrates by thermal coevaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Proceedings of the 8th Symposium on High Temperature Superconductors in High Frequency Fields, 19 (7-8), pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-006-0127-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154920v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orlov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tiberj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (22), pp.222109.1-222109.3. </w:t>
+              <w:t xml:space="preserve">, 2006, 89, pp.131926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2358816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329604v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low and room temperature studies of RF to DC rectifiers based on ballistic transport</w:t>
               </w:r>
@@ -6025,103 +6025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage tunable terahertz emission from a ballistic nanometer InGaAs/InAlAs transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97, pp.64307-1-7</w:t>
@@ -6150,51 +6150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear effects in T-branch junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,90 +6275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic modeling of nonlinear transport in ballistic nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6400,51 +6400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic nanodevices for terahertz data processing : Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,316 +6551,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de diodes Schottky GaN dans un TP innovant au sein du PLFM de Lille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">19 mW/μm² and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laddada</w:t>
+                <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Nhaila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées Pédagogiques CNFM, JPCNFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle CNFM de Rennes, Centre Commun de Microélectronique de l'Ouest, Dec 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">DRC 2025 | The 83rd Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Duke University, Durham, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400823v1</w:t>
+                <w:t xml:space="preserve">hal-05145163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 mW/μm&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication et caractérisation de diodes Schottky GaN dans un TP innovant au sein du PLFM de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud ABOU DAHER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+                <w:t xml:space="preserve">I Nhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Device Research Conference (DRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dix-huitièmes journées Pédagogiques CNFM, JPCNFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle CNFM de Rennes, Centre Commun de Microélectronique de l'Ouest, Dec 2025, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308750v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 mW/μm² and 24 % PAE at 94 GHz for 0.44-μm Transferred InP/GaAsSb DHBT on Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">19 mW/μm&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6868,124 +6859,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe 19th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Device Research Conference (DRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Durham, NC, United States. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/drc66027.2025.11105732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145160v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 mW/μm² and 24.5 % PAE at 94 GHz for 0.30-μm Transferred InP/GaAsSb DHBT on Si-HR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">13 mW/μm² and 24 % PAE at 94 GHz for 0.44-μm Transferred InP/GaAsSb DHBT on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6993,362 +6993,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRC 2025 | The 83rd Device Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Duke University, Durham, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe 19th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145163v1</w:t>
+                <w:t xml:space="preserve">hal-05145160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of InP Based Double Heterojunction Bipolar Transistor on Silicon Interposer and Associated RF Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaN Schottky Diodes Parameter Extraction Model from S-Parameters Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oliveira</w:t>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Valorge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Mourier</w:t>
+                <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732598⟩</w:t>
+              <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.375-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764934v1</w:t>
+                <w:t xml:space="preserve">hal-04765693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN Schottky Diodes Parameter Extraction Model from S-Parameters Measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+                <w:t xml:space="preserve">Integration of InP Based Double Heterojunction Bipolar Transistor on Silicon Interposer and Associated RF Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Mateos</w:t>
+                <w:t xml:space="preserve">H. Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás González</w:t>
+                <w:t xml:space="preserve">T. Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.375-378, </w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.768-771, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765693v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Schottky Diodes at Wafer Level for Frequency Multipliers Applications Based on RF Coplanar Measurements</w:t>
               </w:r>
@@ -7373,64 +7373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Treuttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.387-390, </w:t>
@@ -7462,554 +7462,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced RF Switch Performance in RFSOI Technology: Achieving 74 fs R ON ·C OFF and 3.3 V RFV MAX on Thinned SOI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregated 0.3 Tbit/s link using Photonics-transmitter and micromachined flat array antenna over 315-410 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lucci</w:t>
+                <w:t xml:space="preserve">Hadjer Nihel Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Fache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Pribat</w:t>
+                <w:t xml:space="preserve">Alexandre Renau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Grégoire</w:t>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE European Solid-State Electronics Research Conference (ESSERC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSERC62670.2024.10719593⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.413-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786482v1</w:t>
+                <w:t xml:space="preserve">hal-04764889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated 0.3 Tbit/s link using Photonics-transmitter and micromachined flat array antenna over 315-410 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadjer Nihel Khelil</w:t>
+                <w:t xml:space="preserve">Enhanced RF Switch Performance in RFSOI Technology: Achieving 74 fs R ON ·C OFF and 3.3 V RFV MAX on Thinned SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Renau</w:t>
+                <w:t xml:space="preserve">Luca Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédha Kassi</w:t>
+                <w:t xml:space="preserve">Magali Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.413-416, </w:t>
+              <w:t xml:space="preserve">2024 IEEE European Solid-State Electronics Research Conference (ESSERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruges, Belgium. pp.448-451, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSERC62670.2024.10719593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764889v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Performances and De-Embedding Techniques of Passive Devices in 3D Homogeneous Integration at Sub-THz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Valorge</w:t>
+                <w:t xml:space="preserve">Power Handling of GaN Schottky Diodes on Semi-Insulating Ammonothermal GaN Substrate at 94 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud ABOU DAHER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubarry</w:t>
+                <w:t xml:space="preserve">Pawel Prystawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Roelens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zaknoune</w:t>
+                <w:t xml:space="preserve">Michal Bockowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WOCSDICE-EXMATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palerme (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370209v1</w:t>
+                <w:t xml:space="preserve">hal-04517550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Handling of GaN Schottky Diodes on Semi-Insulating Ammonothermal GaN Substrate at 94 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
+                <w:t xml:space="preserve">RF Performances and De-Embedding Techniques of Passive Devices in 3D Homogeneous Integration at Sub-THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Prystawko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">Y. Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE-EXMATEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.616-619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517550v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Status of Millimeter Wave GaN Schottky Doublers above W-band for the Implementation of European Terahertz Sources for Astronomy and Astrophysics</w:t>
               </w:r>
@@ -8133,77 +8133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs Schottky Diodes Development for Millimeter Wave Doubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Samnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN schottky diode on silicon substrate for high power THz multiplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Samnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,51 +8370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN Schottky Diode for High Power THz Generation using Multiplier Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V K Chinni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,299 +8489,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation de transistors à effet de champ à hétérojonction de la filière InAlAs/InGaAs sur substrat flexible</w:t>
+                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-DA-P9, 4 p</w:t>
+              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878373v1</w:t>
+                <w:t xml:space="preserve">hal-04712892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120nm AlSb/InAs HEMT without gate recess : 290GHz fT and 335GHz fmax</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation et caractérisation de transistors à effet de champ à hétérojonction de la filière InAlAs/InGaAs sur substrat flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Bagumako</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">J.S. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials, IPRM 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-DA-P9, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877719v1</w:t>
+                <w:t xml:space="preserve">hal-00878373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAlAs/InGaAa HEMTs on polyimide flexible substrate with high cut-off frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,657 +8770,696 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Technologies Emergentes en Micro-Nanofabrication, JNTE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-IQ : MMIC ultra faible consommation cryogénique et ambiant pour télécommunications spatiales en bande Q</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">120nm AlSb/InAs HEMT without gate recess : 290GHz fT and 335GHz fmax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Bagumako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials, IPRM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kobe, Japan. paper MoPI-25, 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974542v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMTs 100nm AlSb/InAs pour applications faible bruit, faible consommation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-IQ : MMIC ultra faible consommation cryogénique et ambiant pour télécommunications spatiales en bande Q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bagumako</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
+                <w:t xml:space="preserve">Cyrille Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-DA1-3, 4 p</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878375v1</w:t>
+                <w:t xml:space="preserve">hal-00974542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High cut-off frequency performances of 100nm-gate InAlAs/InGaAs high electron mobility transistors on polyimide flexible substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Shi</w:t>
+                <w:t xml:space="preserve">HEMTs 100nm AlSb/InAs pour applications faible bruit, faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagumako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Warnemünde, Germany. pp.15-16</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-DA1-3, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828414v1</w:t>
+                <w:t xml:space="preserve">hal-00878375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending effect on frequency performance of InAlAs/InGaAs HEMT transferred on flexible substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High cut-off frequency performances of 100nm-gate InAlAs/InGaAs high electron mobility transistors on polyimide flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Device Research Conference, DRC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Warnemünde, Germany. pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DRC.2013.6633818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904681v1</w:t>
+                <w:t xml:space="preserve">hal-00828414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+                <w:t xml:space="preserve">Bending effect on frequency performance of InAlAs/InGaAs HEMT transferred on flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">71st Annual Device Research Conference, DRC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Notre Dame, IN, United States. paper III-31, 111-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DRC.2013.6633818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712892v1</w:t>
+                <w:t xml:space="preserve">hal-00904681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100nm-gate InAlAs/InGaAs HEMTs on plastic flexible substrate with high cut-off frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,76 +9768,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de MOSFET In0.53Ga0.47As de type N en technologie auto-aligné et de longueur de grille de 300nm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self aligned 200nm In0.53Ga0.47As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9847,214 +9847,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. papier 122, 2C3, 1-4</w:t>
+              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Morocco. CDROM, session A1, papier 164, 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597145v1</w:t>
+                <w:t xml:space="preserve">hal-00591363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120nm AlSb/InAs HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des performances à faible tension de polarisation de HEMTs de la filière antimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tanger, Maroc. CDROM, session A1, papier 185, 1-4</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. papier 304, 2C2, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591362v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50nm multi-gate In0.53Ga0.47As MOSFET with Ft of 150GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10113,5115 +10113,5115 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+                <w:t xml:space="preserve">Fabrication et caractérisation de MOSFET In0.53Ga0.47As de type N en technologie auto-aligné et de longueur de grille de 300nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. papier 122, 2C3, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455732v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave performances of 100nm-gate In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">120nm AlSb/InAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tanger, Maroc. CDROM, session A1, papier 185, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799793v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] AlSb/InAs HEMTs : an option for performance/power trade-off ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week, EuMIC, Workshop W07 - High-performance narrow-bandgap HEMT technology for advanced microwave front-ends : towards the end of the roadmap ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807120v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Penot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799965v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100nm-gate-length In0.47Ga0.53As multi-gate MOSFET : fabrication and characterisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Mo</w:t>
+                <w:t xml:space="preserve">Microwave performances of 100nm-gate In0.53Ga0.47As/In0.52Al0.48As high electron mobility transistors on plastic flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Indium Phosphide and Related Materials, IPRM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Berlin, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799971v1</w:t>
+                <w:t xml:space="preserve">hal-00799793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self aligned 200nm In0.53Ga0.47As</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] AlSb/InAs HEMTs : an option for performance/power trade-off ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Morocco. CDROM, session A1, papier 164, 1-3</w:t>
+              <w:t xml:space="preserve">European Microwave Week, EuMIC, Workshop W07 - High-performance narrow-bandgap HEMT technology for advanced microwave front-ends : towards the end of the roadmap ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591363v1</w:t>
+                <w:t xml:space="preserve">hal-00807120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances à faible tension de polarisation de HEMTs de la filière antimoine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Olivier</w:t>
+                <w:t xml:space="preserve">100nm-gate-length In0.47Ga0.53As multi-gate MOSFET : fabrication and characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. papier 304, 2C2, 1-4</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Indium Phosphide and Related Materials, IPRM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597144v1</w:t>
+                <w:t xml:space="preserve">hal-00799971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiality of commercial metamorphic HEMT at cryogenic temperature and low voltage operation</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of 200-nm self-aligned In0.53Ga0.47As MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiongjong Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert M.D. Noudeviwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Takamatsu, Japan. pp.41-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5515926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549927v1</w:t>
+                <w:t xml:space="preserve">hal-00549921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellurium delta-doped 120nm AlSb/InAs HEMTs : towards sub-100mV electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
+                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Device Research Conference, DRC 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO : Quantum Sensing and Nanophotonic Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549924v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100mV noise performances of Te-doped Sb-HEMT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Olivier</w:t>
+                <w:t xml:space="preserve">Potentiality of commercial metamorphic HEMT at cryogenic temperature and low voltage operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M.D. Noudeviwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Advanced Semiconductor Devices and Microsystems, ASDAM 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.286-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549922v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency performance of tellurium δ-doped AlSb/InAs HEMTs at low power supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tellurium delta-doped 120nm AlSb/InAs HEMTs : towards sub-100mV electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noudeviwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">68th Device Research Conference, DRC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.53-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DRC.2010.5551945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549918v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological bricks and concepts for THz remote sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Legagneux</w:t>
+                <w:t xml:space="preserve">100mV noise performances of Te-doped Sb-HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Topicals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Advanced Semiconductor Devices and Microsystems, ASDAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Slovakia. pp.25-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASDAM.2010.5667012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904171v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">High frequency performance of tellurium δ-doped AlSb/InAs HEMTs at low power supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.162-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443155v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological bricks and concepts for THz remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">L. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO : Quantum Sensing and Nanophotonic Devices VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE Winter Topicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904174v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of 200-nm self-aligned In0.53Ga0.47As MOSFET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Takamatsu, Japan. pp.41-43, </w:t>
+              <w:t xml:space="preserve">OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.760816, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5515926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.846874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549921v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+                <w:t xml:space="preserve">Narrow band gap III-V based-FET for ultra low power high frequency analog applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noudeviwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">67th Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, State College, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DRC.2009.5354961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904182v1</w:t>
+                <w:t xml:space="preserve">hal-00575689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency response of T-shaped three branch junctions as mixers and detectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Gardes</w:t>
+                <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Spanish Conference on Electron Devices, CDE 09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474095v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF doubling and rectification in Three-Terminal Junctions: experimental characterization and Monte Carlo analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">DC characteristics of InAs/AlSb HEMTs at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wadefalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDISON 16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE Conference on Indium Phosphide and Related Materials, IPRM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.323-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2009.5012506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401237v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904180v1</w:t>
+                <w:t xml:space="preserve">hal-01904182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC characteristics of InAs/AlSb HEMTs at cryogenic temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Frequency response of T-shaped three branch junctions as mixers and detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE Conference on Indium Phosphide and Related Materials, IPRM'09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2009.5012506⟩</w:t>
+              <w:t xml:space="preserve">7th Spanish Conference on Electron Devices, CDE 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Spain. pp.168-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCED.2009.4800457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474100v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band gap III-V based-FET for ultra low power high frequency analog applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF doubling and rectification in Three-Terminal Junctions: experimental characterization and Monte Carlo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dambrine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">T. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Device Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDISON 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575689v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlSb/InAs HEMTs on InP substrate using wet and dry etching for mesa isolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Olivier</w:t>
+                <w:t xml:space="preserve">Fabrication technology and device performance of ultra-short 30-nm-gate pseudomorphic In0.52Al0.48As/In0.75Ga0.25As HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gehin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">I. Duszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">, 2008, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360405v1</w:t>
+                <w:t xml:space="preserve">hal-00360404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation mésa par gravures humide et sèche des HEMTs AlSb/InAs sur substrat InP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cheng</w:t>
+                <w:t xml:space="preserve">Tremendous shrinking of terahertz plasmon resonance linewidth in multichannel high-electron-mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1-2, CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361522v1</w:t>
+                <w:t xml:space="preserve">hal-00360410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave detection of sub-terahertz radiation : towards the Dyakonov-Shur instability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Monte Carlo comparison of the noise performance of InAlAs/InGaAs double-gate and standard HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Versailles, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360411v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMTs AlSb/InAs pour applications ultra faible consommation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation mésa par gravures humide et sèche des HEMTs AlSb/InAs sur substrat InP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wichmannn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
+                <w:t xml:space="preserve">T. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nano, Micro et Optoélectronique, JNMO'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, St Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361523v1</w:t>
+                <w:t xml:space="preserve">hal-00361522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo comparison of the noise performance of InAlAs/InGaAs double-gate and standard HEMTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">AlSb/InAs HEMTs on InP substrate using wet and dry etching for mesa isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Versailles, France. pp.1-4, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800960v1</w:t>
+                <w:t xml:space="preserve">hal-00360405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication technology and device performance of ultra-short 30-nm-gate pseudomorphic In0.52Al0.48As/In0.75Ga0.25As HEMTs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">HEMTs AlSb/InAs pour applications ultra faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wichmannn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th Conference on Indium Phosphide and Related Materials, IPRM'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Journées Nano, Micro et Optoélectronique, JNMO'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St Pierre d'Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360404v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremendous shrinking of terahertz plasmon resonance linewidth in multichannel high-electron-mobility transistor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Plasma wave detection of sub-terahertz radiation : towards the Dyakonov-Shur instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.1-2, CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360410v1</w:t>
+                <w:t xml:space="preserve">hal-00360411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge effects in ballistic T-branch nanojunctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">(Cl2:Ar) ICP/RIE dry etching of Al(Ga)Sb for AlSb/InAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Conference on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCED.2007.383993⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Indium Phosphide and Related Materials, IPRM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Japan. pp.125-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2007.381139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284056v1</w:t>
+                <w:t xml:space="preserve">hal-00284023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of low band gap III-V based-HEMTs and sub-100nm CMOS under low drain voltage regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">HEMT AlInAs/InGaAs pseudomorphique sur substrat d'InP de longueur de grille de 30nm et de Ft = 450GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Duszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Malmkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Microwave Integrated Circuits Conference, EuMIC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1D20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00362727v1</w:t>
+                <w:t xml:space="preserve">hal-00284471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of InAs/AlSb HEMT technology for high-frequency operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+                <w:t xml:space="preserve">Surface charge effects in ballistic T-branch nanojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spanish Conference on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spain. pp.48-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCED.2007.383993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366992v1</w:t>
+                <w:t xml:space="preserve">hal-00284056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMT AlSb/InAs pour applications ultra-faible consommation</w:t>
+                <w:t xml:space="preserve">Benchmarking of low band gap III-V based-HEMTs and sub-100nm CMOS under low drain voltage regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Microwave Integrated Circuits Conference, EuMIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.20-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370296v1</w:t>
+                <w:t xml:space="preserve">hal-00362727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise behavior of InP-based double-gate and standard HEMTs : a comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wichmann</w:t>
+                <w:t xml:space="preserve">Development of InAs/AlSb HEMT technology for high-frequency operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malmkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Noise and Fluctuations, ICNF 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 31th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, WOCSDICE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2759659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00284062v1</w:t>
+                <w:t xml:space="preserve">hal-00366992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and RF performance of 0.2-2.4 µm gate length InAs/AlSb HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">HEMT AlSb/InAs pour applications ultra-faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wichmannn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Indium Phosphide and Related Materials, IPRM'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.5C3-1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284022v1</w:t>
+                <w:t xml:space="preserve">hal-00370296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMT AlInAs/InGaAs pseudomorphique sur substrat d'InP de longueur de grille de 30nm et de Ft = 450GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise behavior of InP-based double-gate and standard HEMTs : a comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Noise and Fluctuations, ICNF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Japan. pp.167-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284471v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Cl2:Ar) ICP/RIE dry etching of Al(Ga)Sb for AlSb/InAs HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">DC and RF performance of 0.2-2.4 µm gate length InAs/AlSb HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malmkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Indium Phosphide and Related Materials, IPRM'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Japan. pp.125-128, </w:t>
+              <w:t xml:space="preserve">, 2007, Japan. pp.67-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2007.381139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2007.381124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284023v1</w:t>
+                <w:t xml:space="preserve">hal-00284022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
+                <w:t xml:space="preserve">Microwave characterization of supraconducting YBCO coplanar resonators deposited by thermal coevaporation on different substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 31st International Conference on Infrared and Millimeter Waves and 14th International Conference on Terahertz Electronics, IRMMW-THz2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368353⟩</w:t>
+              <w:t xml:space="preserve">8th Symposium on High-Temperature Superconductors in High-Frequency Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Parador de Aiguablava, Begur, Spain. pp.661-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-006-0127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241317v1</w:t>
+                <w:t xml:space="preserve">hal-00133913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave HEMTs for THz applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Room-temperature terahertz emission from nanometer field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 31st International Conference on Infrared and Millimeter Waves and 14th International Conference on Terahertz Electronics, IRMMW-THz2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, China. pp.136, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368344⟩</w:t>
+              <w:t xml:space="preserve">, 2006, China. pp.145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241319v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of supraconducting YBCO coplanar resonators deposited by thermal coevaporation on different substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
+                <w:t xml:space="preserve">Plasma wave HEMTs for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on High-Temperature Superconductors in High-Frequency Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-006-0127-1⟩</w:t>
+              <w:t xml:space="preserve">Joint 31st International Conference on Infrared and Millimeter Waves and 14th International Conference on Terahertz Electronics, IRMMW-THz2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, China. pp.136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133913v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP based ballistic nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Indium Phosphide and Related Materials, IPRM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Glasgow, Scotland, United Kingdom</w:t>
@@ -15276,51 +15276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15644,51 +15644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15743,51 +15743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz emission and noise spectra in HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15795,51 +15795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz emission and noise spectra in HEMTs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Reggiani, 2005, Lecce, Italy. pp.423-430, </w:t>
@@ -15877,51 +15877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie, simulation et caractérisation à T=300K de dispositifs balistiques de type GaInAs/AlInAs avec grille de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16028,64 +16028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Duszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16127,51 +16127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic devices based on T-branch junctions and Y-branch junctions on GaInAs/AlInAs heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16245,51 +16245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie pour dispositifs AlInAs/GaInAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16504,51 +16504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic GaInAs/AlInAs devices technology and characterization at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16766,138 +16766,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs coplanaires supraconducteurs YBaCuO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological fabrication of nanometric GaInAs/AlInAs ballistic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications (JFMMA 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146029v1</w:t>
+                <w:t xml:space="preserve">hal-00146040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants balistiques pour applications térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16906,525 +16936,495 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanoélectronique : 1ères Journées Nationales Composants pour la micro et nano-électronique, 4èmes Journées Nationales Hétérostructures de semiconducteurs IV-IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nano-ballistic devices using high resolution process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résonateurs coplanaires supraconducteurs YBaCuO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Colloque TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications (JFMMA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146012v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature nonlinear transport in InGaAs/InAlAs based ballistic nanodevices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boutry</w:t>
+                <w:t xml:space="preserve">Fabrication of nano-ballistic devices using high resolution process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pichonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference onIndium Phosphide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Barbara, CA, France. pp.484-487</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145996v1</w:t>
+                <w:t xml:space="preserve">hal-00146012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations micro-ondes par résonateurs coplanaires des films supraconducteurs en YBaCuO déposés par coévaporation thermique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+                <w:t xml:space="preserve">Room temperature nonlinear transport in InGaAs/InAlAs based ballistic nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Internationale Optique Hertzienne et Diélectrique (OHD 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Calais, France</w:t>
+              <w:t xml:space="preserve">International Conference onIndium Phosphide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Barbara, CA, France. pp.484-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146018v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes coplanaires hautes impédances, influence d'une couche diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Galloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17486,152 +17486,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological fabrication of nanometric GaInAs/AlInAs ballistic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Pichonat</w:t>
+                <w:t xml:space="preserve">Caractérisations micro-ondes par résonateurs coplanaires des films supraconducteurs en YBaCuO déposés par coévaporation thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Conference Internationale Optique Hertzienne et Diélectrique (OHD 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146040v1</w:t>
+                <w:t xml:space="preserve">hal-00146018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long dephasing time and high temperature ballistic transport in an InGaAs open quantum dot</w:t>
               </w:r>
@@ -17768,64 +17768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de Caractérisation Micro-ondes et Matériaux (JCMM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18013,90 +18013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative and low-cost technique to transfer III-V DHBT transistors onto Si-HR using Cu-Cu bonding for sub-THz power amplification for 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE - EXMATEC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
@@ -18138,51 +18138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaA HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18840,51 +18840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05573797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Orfao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prystawko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae506d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2026.3652934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pe&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3409202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Vasallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samnouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chinni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10499-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Gioia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samnouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Chinni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Mondal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.107116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bagumako" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/136340" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Arame Thiam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Grandchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2347256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mairiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2298251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waldhoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rouchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/44/445203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DLNKHVZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663533" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moschetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wadefalk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nilsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudeviwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.06.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP1GF37Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/12/125013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQVV4V8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudewiva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2050109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Vasallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2058633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095482" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3124363" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malmkvist" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.12.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXD8X2BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776585" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMJ5D0JJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945286" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Galloo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018698" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.921982" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.907801" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Levinshtein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Rumyantsev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2781087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/6/014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.178" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT9M0D1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dyakonov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dyakonov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2191421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seliuta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berdnarz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rashmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laddada" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nhaila" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zemour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/drc66027.2025.11105732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732598" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732802" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732752" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubarry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290293" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Prystawko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Gioia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouillaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vacelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samnouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mondal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Treuttel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Chinni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cordier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maestrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Shi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bagumako" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562604" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gardes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878375v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagumako" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2013.6633818" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801043v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403314" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597145v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591362v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799971v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591363v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M.D. Noudeviwa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549924v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2010.5551945" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASDAM.2010.5667012" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongjong Mo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5515926" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2009.4800457" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474100v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2009.5012506" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2009.5354961" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360405v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702979" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361522v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360411v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361523v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wichmannn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800960v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702973" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360404v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duszynski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702912" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360410v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284056v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383993" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412637" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366992v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370296v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759659" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284022v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381124" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284471v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284023v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381139" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241317v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368353" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241319v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368344" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125316v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154895v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farhi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154897v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138647" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Teukam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133884v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133896v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Galloo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pichonat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2004.1442734" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392262" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bednarz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392326" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146029v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146019v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146012v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145996v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pardo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146017v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146040v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147857v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gustin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147858v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157906v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;gardin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caristan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186867v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Derouiche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575772v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158479v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05573797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Orfao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prystawko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae506d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2026.3652934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pe&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3409202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Vasallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samnouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chinni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10499-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Gioia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samnouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar Chinni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Mondal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.107116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bagumako" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/136340" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Arame Thiam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Grandchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2347256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mairiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2298251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Waldhoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rouchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/44/445203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DLNKHVZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663533" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moschetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wadefalk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nilsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudeviwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.06.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP1GF37Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/12/125013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQVV4V8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noudewiva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2050109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Vasallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2010.2058633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095482" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3124363" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malmkvist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXD8X2BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360007v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776585" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMJ5D0JJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Galloo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018698" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945286" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776512" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936077" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.921982" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.907801" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Levinshtein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Rumyantsev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2781087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/6/014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.178" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT9M0D1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seliuta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dyakonov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dyakonov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2191421" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358816" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berdnarz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rashmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zemour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laddada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nhaila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/drc66027.2025.11105732" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732802" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732598" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732752" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Prystawko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubarry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290293" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Gioia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouillaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vacelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samnouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mondal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Treuttel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Chinni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cordier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maestrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878373v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Shi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813609v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bagumako" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562604" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974542v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gardes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagumako" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2013.6633818" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801043v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2012.6403314" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597144v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799699v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807120v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongjong Mo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M.D. Noudeviwa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5515926" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2010.5551945" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549922v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASDAM.2010.5667012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575689v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2009.5354961" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474100v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2009.5012506" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474095v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2009.4800457" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401237v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360404v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duszynski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702912" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360410v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800960v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702973" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361522v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360405v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702979" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361523v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wichmannn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381139" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284471v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284056v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383993" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362727v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412637" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366992v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284062v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759659" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284022v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2007.381124" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241317v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368353" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241319v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368344" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125316v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154895v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farhi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154897v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138647" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Teukam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133884v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133896v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Galloo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pichonat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2004.1442734" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392262" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bednarz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2004.1392326" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146040v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146019v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146029v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146012v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145996v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pardo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146017v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147857v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faniel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gustin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147858v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157906v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;gardin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caristan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186867v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Derouiche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575772v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158479v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>