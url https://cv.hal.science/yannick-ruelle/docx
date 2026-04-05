--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1496,681 +1496,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do women and healthcare professionals expect of decision aids for breast cancer screening? A qualitative study in France</w:t>
+                <w:t xml:space="preserve">Complementary Therapies: A Risk of Rupture with General Medicine? A Qualitative Study About the Personal Health Care Journey of Shiatsu Users in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïm-Eusébi Amélie</w:t>
+                <w:t xml:space="preserve">Anthony Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Benaziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Spindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.e058879. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative and Complementary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.830-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jicm.2021.0322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932008v1</w:t>
+                <w:t xml:space="preserve">hal-03932002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que vraiment, les médecins sont (comme) des anges ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des patients enseignants et chercheurs : sortir du voeu pieux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Gross</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (4), pp.196-201. </w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.373-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2022.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.186.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932007v1</w:t>
+                <w:t xml:space="preserve">hal-03932005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Therapies: A Risk of Rupture with General Medicine? A Qualitative Study About the Personal Health Care Journey of Shiatsu Users in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner avec les patients aux internes de médecine générale : un programme innovant, un modèle d'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dos Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative and Complementary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jicm.2021.0322⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.140-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.181.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932002v1</w:t>
+                <w:t xml:space="preserve">hal-03932006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des patients enseignants et chercheurs : sortir du voeu pieux !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du cadre réglementaire des certificats médicaux demandés par une municipalité en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.186.373⟩</w:t>
+              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (173), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meddro.2022.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932005v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner avec les patients aux internes de médecine générale : un programme innovant, un modèle d'intégration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Est-ce que vraiment, les médecins sont (comme) des anges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.181.140⟩</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.196-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932006v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cadre réglementaire des certificats médicaux demandés par une municipalité en 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do women and healthcare professionals expect of decision aids for breast cancer screening? A qualitative study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïm-Eusébi Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Frèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Houllemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Aber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (173), pp.21-24. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e058879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meddro.2022.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931994v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour l’intégration des patients formateurs dans l’enseignement des futurs médecins généralistes à partir de l’expérience de l’université Sorbonne Paris Nord et de la littérature internationale</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Patient Teacher in General Practice Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,260 +2584,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médecins généralistes perçoivent-ils l’implantation d’un infirmier en pratique avancée au sein d’une équipe de soins primaires ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marlène Mille</w:t>
+                <w:t xml:space="preserve">Freins et leviers à l’implantation des infirmières de pratique avancée en soins primaires : revue de littérature systématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Dini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Abdelmoumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme Congrès de Médecine Générale France</w:t>
+              <w:t xml:space="preserve">17e Congrès de Médecine Générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666212v1</w:t>
+                <w:t xml:space="preserve">hal-04535994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers à l’implantation des infirmières de pratique avancée en soins primaires : revue de littérature systématique.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+                <w:t xml:space="preserve">Comment les médecins généralistes perçoivent-ils l’implantation d’un infirmier en pratique avancée au sein d’une équipe de soins primaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Leppek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duchossoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès de Médecine Générale France</w:t>
+              <w:t xml:space="preserve">17eme Congrès de Médecine Générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535994v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3243,51 +3243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05021794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Leppek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duchossoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saynac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05392985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Brochu-Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ruelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36834/cmej.81560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05074143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40900-025-00704-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04759589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.157.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04691359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddly Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haghighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2023.0346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04333856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fairier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2023.103613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04001446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Azogui-Levy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2022034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RDBS4181-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2023.110117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03965736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bessah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.195.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04031262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajaonah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Korsia-Meffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m-Eus&#233;bi Am&#233;lie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fr&#232;che" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Houllemare" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2022.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dos Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Benaziza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spindler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2021.0322" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.186.373" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.140" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03931994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2022.01.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duhot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bastin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scanff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fraize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le Lous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2019.1659951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01886676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Aires" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Anh Khau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2374373518803630" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04535994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Dini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelmoumni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05021794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Leppek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duchossoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saynac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05392985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Brochu-Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ruelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36834/cmej.81560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05074143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40900-025-00704-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04759589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.157.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04691359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddly Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haghighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2023.0346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04333856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fairier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2023.103613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04001446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Azogui-Levy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2022034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RDBS4181-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2023.110117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03965736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bessah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.195.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04031262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajaonah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Korsia-Meffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dos Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Benaziza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spindler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2021.0322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.186.373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.140" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03931994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2022.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2022.09.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m-Eus&#233;bi Am&#233;lie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fr&#232;che" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Houllemare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058879" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duhot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bastin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scanff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fraize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le Lous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2019.1659951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01886676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Aires" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Anh Khau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2374373518803630" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04535994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Dini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelmoumni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>