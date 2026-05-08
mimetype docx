--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -66,2507 +66,2637 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médecins généralistes perçoivent-ils l’implantation des infirmiers en pratique avancée en soins primaires ?</w:t>
+                <w:t xml:space="preserve">Bio-psycho-social situations suitable for the use of teleconsultation in general practice: a doctor–patient mirror study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Leppek</w:t>
+                <w:t xml:space="preserve">Anne Mottais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duchossoir</w:t>
+                <w:t xml:space="preserve">Rimsha Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lebrun</w:t>
+                <w:t xml:space="preserve">Laura Assuied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Mille</w:t>
+                <w:t xml:space="preserve">Alexis Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Saynac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, pp.148-155. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 43 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.212.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021794v1</w:t>
+                <w:t xml:space="preserve">hal-05607493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building pedagogical models of social accountability in family medicine residency training: a logic analysis protocol</w:t>
+                <w:t xml:space="preserve">Comment les médecins généralistes perçoivent-ils l’implantation des infirmiers en pratique avancée en soins primaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Massé</w:t>
+                <w:t xml:space="preserve">Katarzyna Leppek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Tremblay</w:t>
+                <w:t xml:space="preserve">Céline Duchossoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Gross</w:t>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Audrey Brochu-Doucet</w:t>
+                <w:t xml:space="preserve">Marlène Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+                <w:t xml:space="preserve">Yohan Saynac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Medical Education Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (5), pp.107-9. </w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.148-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36834/cmej.81560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.212.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392985v1</w:t>
+                <w:t xml:space="preserve">hal-05021794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chaque année, 300 heures d’enseignement sont réalisées par des patients auprès des futurs généralistes »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Building pedagogical models of social accountability in family medicine residency training: a logic analysis protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Audrey Brochu-Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Medical Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.107-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36834/cmej.81560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134218v1</w:t>
+                <w:t xml:space="preserve">hal-05392985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pedagogical liminality of patient and public involvement in initial healthcare professional education: an umbrella review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">« Chaque année, 300 heures d’enseignement sont réalisées par des patients auprès des futurs généralistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Involvement and Engagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 469, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074143v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des infirmiers en pratique avancée au parcours des patients atteints de maladies chroniques : perceptions des personnes âgées en soins primaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Leppek</w:t>
+                <w:t xml:space="preserve">The pedagogical liminality of patient and public involvement in initial healthcare professional education: an umbrella review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Saynac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsi.157.0055⟩</w:t>
+              <w:t xml:space="preserve">Research Involvement and Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40900-025-00704-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759589v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of a Circus Performance Among Patients with Depressive Symptoms: A Phenomenological Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goudard</w:t>
+                <w:t xml:space="preserve">Intégration des infirmiers en pratique avancée au parcours des patients atteints de maladies chroniques : perceptions des personnes âgées en soins primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duchossoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Leppek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Ruelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohan Saynac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative and Complementary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 157 (2), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.157.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/jicm.2023.0346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04691359v1</w:t>
+                <w:t xml:space="preserve">hal-04759589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of a decision aid for women eligible for organized breast cancer screening according to international standards: A multi-method study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiences of a Circus Performance Among Patients with Depressive Symptoms: A Phenomenological Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Teigné</w:t>
+                <w:t xml:space="preserve">Maddly Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fairier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sophie Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Breast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73, pp.103613. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative and Complementary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (8), pp.762-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.breast.2023.103613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jicm.2023.0346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333856v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre en inter-professionnalité à partir de l’expérience de patients-mentors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and evaluation of a decision aid for women eligible for organized breast cancer screening according to international standards: A multi-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
+                <w:t xml:space="preserve">Sandrine Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourdon</w:t>
+                <w:t xml:space="preserve">Delphine Teigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+                <w:t xml:space="preserve">Damien Fairier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Margat</w:t>
+                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73, pp.103613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2022034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2023.103613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001446v1</w:t>
+                <w:t xml:space="preserve">hal-04333856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a short training workshop on the insertion/removal of intrauterine devices and contraceptive implants by general practice residents and their supervisors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127, pp.110117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.contraception.2023.110117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médecin généraliste en EHPAD : un acteur incongru ? Étude au sein des EHPAD d'un territoire défavorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Bessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (3), pp.101423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les habiletés de pensée pour enseigner le raisonnement clinique : l’approche CREATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (195), pp.328-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.195.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration d'un outil pédagogique interactif lors d'un enseignement à distance : quel intérêt pour les étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre en inter-professionnalité à partir de l’expérience de patients-mentors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ando Rajaonah</w:t>
+                <w:t xml:space="preserve">Olivier Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Campagné</w:t>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Korsia-Meffre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
+                <w:t xml:space="preserve">Aurore Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2022034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031262v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Therapies: A Risk of Rupture with General Medicine? A Qualitative Study About the Personal Health Care Journey of Shiatsu Users in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intégration d'un outil pédagogique interactif lors d'un enseignement à distance : quel intérêt pour les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhad Benaziza</w:t>
+                <w:t xml:space="preserve">Ando Rajaonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Laurent</w:t>
+                <w:t xml:space="preserve">Lucie Campagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Spindler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stéphane Korsia-Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative and Complementary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.41-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932002v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des patients enseignants et chercheurs : sortir du voeu pieux !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Est-ce que vraiment, les médecins sont (comme) des anges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 186, pp.373-373. </w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.196-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.186.373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932005v1</w:t>
+                <w:t xml:space="preserve">hal-03932007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner avec les patients aux internes de médecine générale : un programme innovant, un modèle d'intégration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What do women and healthcare professionals expect of decision aids for breast cancer screening? A qualitative study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïm-Eusébi Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Frèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Houllemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.181.140⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e058879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932006v1</w:t>
+                <w:t xml:space="preserve">hal-03932008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cadre réglementaire des certificats médicaux demandés par une municipalité en 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Complementary Therapies: A Risk of Rupture with General Medicine? A Qualitative Study About the Personal Health Care Journey of Shiatsu Users in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Benaziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meddro.2022.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative and Complementary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.830-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jicm.2021.0322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931994v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que vraiment, les médecins sont (comme) des anges ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des patients enseignants et chercheurs : sortir du voeu pieux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Gross</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2022.09.005⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.373-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.186.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932007v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do women and healthcare professionals expect of decision aids for breast cancer screening? A qualitative study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse du cadre réglementaire des certificats médicaux demandés par une municipalité en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058879⟩</w:t>
+              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (173), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meddro.2022.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932008v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour l’intégration des patients formateurs dans l’enseignement des futurs médecins généralistes à partir de l’expérience de l’université Sorbonne Paris Nord et de la littérature internationale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enseigner avec les patients aux internes de médecine générale : un programme innovant, un modèle d'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0281⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.140-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.181.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944925v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct vs. standard method of insertion of an intrauterine contraceptive device: insertion pain and outcomes at 6 months</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plaidoyer pour l’intégration des patients formateurs dans l’enseignement des futurs médecins généralistes à partir de l’expérience de l’université Sorbonne Paris Nord et de la littérature internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Scanff</w:t>
+                <w:t xml:space="preserve">Frédéric Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Fraize</w:t>
+                <w:t xml:space="preserve">Didier Duhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Hild</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maela Le Lous</w:t>
+                <w:t xml:space="preserve">Pierre Lombrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13625187.2019.1659951⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.281-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303717v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Direct vs. standard method of insertion of an intrauterine contraceptive device: insertion pain and outcomes at 6 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Le Lous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (5), pp.399-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13625187.2019.1659951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Patient Teacher in General Practice Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam-Anh Khau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Patient Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2374373518803630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2576,419 +2706,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers à l’implantation des infirmières de pratique avancée en soins primaires : revue de littérature systématique.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comment les médecins généralistes perçoivent-ils l’implantation d’un infirmier en pratique avancée au sein d’une équipe de soins primaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Leppek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duchossoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès de Médecine Générale France</w:t>
+              <w:t xml:space="preserve">17eme Congrès de Médecine Générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535994v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médecins généralistes perçoivent-ils l’implantation d’un infirmier en pratique avancée au sein d’une équipe de soins primaires ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Freins et leviers à l’implantation des infirmières de pratique avancée en soins primaires : revue de littérature systématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Dini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Abdelmoumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme Congrès de Médecine Générale France</w:t>
+              <w:t xml:space="preserve">17e Congrès de Médecine Générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666212v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d’un programme de mentorat par des patients sur les compétences des étudiants en santé en fin de formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque interuniversitaire sur l'engagement des patients dans la formation médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2998,105 +3128,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médecin généraliste et la coordination du dépistage du cancer du col de l'utérus : Etude du contenu des dossiers médicaux de 32 médecins généralistes lorrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01732953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3243,51 +3373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05021794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Leppek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duchossoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saynac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05392985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Brochu-Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ruelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36834/cmej.81560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05074143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40900-025-00704-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04759589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.157.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04691359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddly Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haghighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2023.0346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04333856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fairier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2023.103613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04001446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Azogui-Levy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2022034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RDBS4181-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2023.110117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03965736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bessah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.195.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04031262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajaonah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Korsia-Meffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dos Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Benaziza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spindler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2021.0322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.186.373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.140" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03931994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2022.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2022.09.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m-Eus&#233;bi Am&#233;lie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fr&#232;che" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Houllemare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058879" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duhot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bastin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scanff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fraize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le Lous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2019.1659951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01886676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Aires" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Anh Khau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2374373518803630" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04535994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Dini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelmoumni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05607493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimsha Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Assuied" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Astruc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05021794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Leppek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duchossoir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Saynac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05392985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Brochu-Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36834/cmej.81560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05074143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40900-025-00704-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04759589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.157.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04691359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddly Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haghighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2023.0346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04333856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fairier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2023.103613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2023.110117" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03965736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bessah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101423" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.195.328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04001446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Azogui-Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2022034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RDBS4181-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04031262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajaonah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Korsia-Meffre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2022.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;m-Eus&#233;bi Am&#233;lie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fr&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Houllemare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Benaziza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spindler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jicm.2021.0322" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.186.373" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03931994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2022.01.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03932006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duhot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bastin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scanff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fraize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hild" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le Lous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2019.1659951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01886676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Aires" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Anh Khau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2374373518803630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04535994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Dini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelmoumni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01732953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>