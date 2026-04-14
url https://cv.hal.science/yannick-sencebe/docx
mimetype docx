--- v0 (2026-03-18)
+++ v1 (2026-04-14)
@@ -965,265 +965,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01974232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que co-habiter veut dire : fragmentation et recomposition dans les communes rurales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Políticas públicas de desenvolvimento rural no Brasil: o dilema entre inclusão produtiva e assistência social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+                <w:t xml:space="preserve">- Adinor José Capellesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Monique Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Andréia Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.161.0141⟩</w:t>
+              <w:t xml:space="preserve">Politica e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.49-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/2175-7984.2016v15nesp1p49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533867v1</w:t>
+                <w:t xml:space="preserve">hal-02634503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Políticas públicas de desenvolvimento rural no Brasil: o dilema entre inclusão produtiva e assistência social</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que co-habiter veut dire : fragmentation et recomposition dans les communes rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Andréia Tecchio</w:t>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politica e Sociedade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.49-79. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5007/2175-7984.2016v15nesp1p49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.161.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634503v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance foncière en Amérique latine : regards croisés</w:t>
               </w:r>
@@ -1471,386 +1471,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe d'un pays rural qui s'ignore : urbanisation et place de l'agriculture familiale au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A “lei do futur”: novos rumos para a agricultura francesa ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Luiz Búrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2-3, pp.Online</w:t>
+              <w:t xml:space="preserve">Boletim OPPA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123049v1</w:t>
+                <w:t xml:space="preserve">hal-03232313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “lei do futur”: novos rumos para a agricultura francesa ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fábio Luiz Búrigo</w:t>
+                <w:t xml:space="preserve">Le paradoxe d'un pays rural qui s'ignore : urbanisation et place de l'agriculture familiale au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim OPPA </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.1-6</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2-3, pp.Online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232313v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle des terres agricoles en France. Du gouvernement par les pairs à l'action des experts</w:t>
+                <w:t xml:space="preserve">Quand la défense de la terre nourricière s’invite au cœur des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.043.0251⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (220), pp.327 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.220.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004098v1</w:t>
+                <w:t xml:space="preserve">hal-02647394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la défense de la terre nourricière s’invite au cœur des villes</w:t>
+                <w:t xml:space="preserve">Le contrôle des terres agricoles en France. Du gouvernement par les pairs à l'action des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (220), pp.327 - 336. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.251-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.220.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.043.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647394v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire agraire et politiques foncières au Brésil : la lente sédimentation des luttes pour la terre</w:t>
               </w:r>
@@ -1921,316 +1921,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La périurbanité : entre conditions sociales et genres de vie</w:t>
+                <w:t xml:space="preserve">Agriculteurs et territoires : quelles inscriptions pour quel développement ? (TERAGRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 161, pp.31-34</w:t>
+              <w:t xml:space="preserve">4 pages PSDR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238269v1</w:t>
+                <w:t xml:space="preserve">hal-02642727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’outil de modernisation agricole à l’agent polyvalent du foncier : hybridation et fragmentation d’une institution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Política fundiária em zonas rurais: possíveis lições de experiências francesas para o caso brasileiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.105-120</w:t>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.409-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642373v1</w:t>
+                <w:t xml:space="preserve">hal-03232202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et territoires : quelles inscriptions pour quel développement ? (TERAGRI)</w:t>
+                <w:t xml:space="preserve">De l’outil de modernisation agricole à l’agent polyvalent du foncier : hybridation et fragmentation d’une institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 pages PSDR3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-4</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642727v1</w:t>
+                <w:t xml:space="preserve">hal-02642373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Política fundiária em zonas rurais: possíveis lições de experiências francesas para o caso brasileiro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La périurbanité : entre conditions sociales et genres de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (2), pp.409-429</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232202v1</w:t>
+                <w:t xml:space="preserve">hal-03238269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi(ples) appartenances en milieu rural</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la sociologie rurale en France (1945-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2430,290 +2430,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement social dans un pays rural sous influence urbaine : une forme hybride du périurbain</w:t>
+                <w:t xml:space="preserve">Migrations résidentielles de l'urbain vers le rural en France : différenciation sociale des profils et ségrégation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 205, pp.11-22</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Textuel, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655090v1</w:t>
+                <w:t xml:space="preserve">hal-02664271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualisme de repli sécuritaire ou d'ouverture affinitaire. La pluralité des ressorts du périurbain</w:t>
+                <w:t xml:space="preserve">Le logement social dans un pays rural sous influence urbaine : une forme hybride du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102, pp.59-67</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 205, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654334v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations résidentielles de l'urbain vers le rural en France : différenciation sociale des profils et ségrégation spatiale</w:t>
+                <w:t xml:space="preserve">Individualisme de repli sécuritaire ou d'ouverture affinitaire. La pluralité des ressorts du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Textuel, pp.1-42</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102, pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664271v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de territoires micro-régionaux et leur signification économique : le cas des &amp;quot;pays&amp;quot; en France = The construction of micro-regional territories and their economic relevance: the case of the pays in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,51 +2846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de territoires micro-régionaux et leur signification économique : le cas des &amp;quot;pays&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de territoires micro-régionaux et leur signification économique : le cas des &amp;quot;pays&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bleton-Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France. 19 p</w:t>
@@ -3953,51 +3953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations résidentielles de l'urbain vers le rural : différenciation sociale des profils et ségrégation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Réseau Thématique Mobilité Spatiale-Fluidité Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4029,247 +4029,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à la mobilité et formes d'appartenance</w:t>
+                <w:t xml:space="preserve">Mobilités quotidiennes et ancrages périurbains : attrait pour la campagne ou retrait de la ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France. 22 p</w:t>
+              <w:t xml:space="preserve">Colloque du PUCA : Mobilités et territoires urbains : penser la ville sans bornes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831579v1</w:t>
+                <w:t xml:space="preserve">hal-02828412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appartenances territoriales et constructions patrimoniales : enjeux et controverses autour du pôle d'économie du patrimoine du Diois (Drôme)</w:t>
+                <w:t xml:space="preserve">Rapport à la mobilité et formes d'appartenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759984v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités quotidiennes et ancrages périurbains : attrait pour la campagne ou retrait de la ville ?</w:t>
+                <w:t xml:space="preserve">Appartenances territoriales et constructions patrimoniales : enjeux et controverses autour du pôle d'économie du patrimoine du Diois (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du PUCA : Mobilités et territoires urbains : penser la ville sans bornes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France. 24 p</w:t>
+              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828412v1</w:t>
+                <w:t xml:space="preserve">hal-02759984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et territoires périurbains : des logiques de déplacement aux logiques d'ancrage</w:t>
               </w:r>
@@ -4784,230 +4784,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exclusion process in rural areas of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emploi et insertion des jeunes en milieu rural : actualité des schémas traditionnels dans le Diois et la Vallée de l'Eyrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Associacao Portuguesa Para O Desenvolvimento Regional,coïmbra (prt)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Encontro nacional emprego e desenvolvimento regional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Coïmbra, Portugal. 22 p</w:t>
+              <w:t xml:space="preserve">Colloque : Emploi agricole, emploi rural : continuités, ruptures, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Dijon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838954v1</w:t>
+                <w:t xml:space="preserve">hal-02838720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi et insertion des jeunes en milieu rural : actualité des schémas traditionnels dans le Diois et la Vallée de l'Eyrieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The exclusion process in rural areas of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Aubert</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Associacao Portuguesa Para O Desenvolvimento Regional,coïmbra (prt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Emploi agricole, emploi rural : continuités, ruptures, innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Dijon, France. 11 p</w:t>
+              <w:t xml:space="preserve">5. Encontro nacional emprego e desenvolvimento regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Coïmbra, Portugal. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838720v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exclusion process in rural areas</w:t>
               </w:r>
@@ -5402,199 +5402,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7 – De la lutte contre la faim à la promotion de la sécurité alimentaire et nutritionnelle au Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empaysannement de luttes urbaines : d’un squat urbain au village liber-terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet. </w:t>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde sans faim ? : Gouverner la sécurité alimentaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-226, 2021, 9782724627701</w:t>
+              <w:t xml:space="preserve">Militantisme et potagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 9782757435137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247715v1</w:t>
+                <w:t xml:space="preserve">hal-03517229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empaysannement de luttes urbaines : d’un squat urbain au village liber-terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 7 – De la lutte contre la faim à la promotion de la sécurité alimentaire et nutritionnelle au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+              <w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Militantisme et potagers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 9782757435137</w:t>
+              <w:t xml:space="preserve">Un monde sans faim ? : Gouverner la sécurité alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-226, 2021, 9782724627701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517229v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la sécurité alimentaire au Brésil. Une approche sociale et participative des politiques alimentaires.</w:t>
               </w:r>
@@ -5738,200 +5738,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle du foncier en France, entre stratégies familiales et politiques publiques</w:t>
+                <w:t xml:space="preserve">Le contrôle du foncier en France : stratégie familiale et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes contemporaines : Enjeux économiques et sociaux des espaces ruraux français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les espaces ruraux et périurbains : Quelles transformations économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233767v1</w:t>
+                <w:t xml:space="preserve">hal-02800502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle du foncier en France : stratégie familiale et politiques publiques</w:t>
+                <w:t xml:space="preserve">Le contrôle du foncier en France, entre stratégies familiales et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces ruraux et périurbains : Quelles transformations économiques et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Campagnes contemporaines : Enjeux économiques et sociaux des espaces ruraux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quæ, pp.129-140, 2016, 9782759225156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800502v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvimento rural e ordenamento fundiàrio : perspectivas e desafios contemporâneos</w:t>
               </w:r>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition des espaces ruraux et territorialisation de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.170-183, 2014, Update Sciences et Technologies, 9782759222728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7673,51 +7673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8149,51 +8149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7698220F"/>
+    <w:nsid w:val="EF01EAAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8380,51 +8380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-sencebe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8116-4661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058558144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05109984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.405.0033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04055662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Adinor Jos&#233; Capellesso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Monique Medeiros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Andr&#233;ia Tecchio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2016v15nesp1p49" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/S21797536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Luiz B&#250;rigo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sylvestre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique Mobilit&#233; Spatiale-Fluidit&#233; Sociale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra-Enesad Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Associacao Portuguesa Para O Desenvolvimento Regional,co&#239;mbra (prt)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/d-une-agriculture-l-autre--9791027505067-page-123.htm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kellenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lemate.paginas.ufsc.br/files/2015/08/GOVERNAN%C3%87A-DA-TERRA-E-SUSTENTABILIDADE_DIGITAL-2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Morsch Porto Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- B&#250;rigo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayong Le Kama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat G&#233;n&#233;ral Du Plan,paris (fra)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04026941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-sencebe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8116-4661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058558144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05109984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.405.0033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04055662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Adinor Jos&#233; Capellesso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Monique Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Andr&#233;ia Tecchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2016v15nesp1p49" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/S21797536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Luiz B&#250;rigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sylvestre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique Mobilit&#233; Spatiale-Fluidit&#233; Sociale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra-Enesad Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Associacao Portuguesa Para O Desenvolvimento Regional,co&#239;mbra (prt)" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/d-une-agriculture-l-autre--9791027505067-page-123.htm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kellenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lemate.paginas.ufsc.br/files/2015/08/GOVERNAN%C3%87A-DA-TERRA-E-SUSTENTABILIDADE_DIGITAL-2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Morsch Porto Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- B&#250;rigo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayong Le Kama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat G&#233;n&#233;ral Du Plan,paris (fra)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04026941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>