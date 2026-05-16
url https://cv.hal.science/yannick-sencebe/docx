--- v1 (2026-04-14)
+++ v2 (2026-05-16)
@@ -294,204 +294,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des campagnes reconfigurées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculteurs « non issus du milieu agricole » en Bourgogne‐Franche-Comté : trajectoires biographiques et entrées en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Inda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109984v1</w:t>
+                <w:t xml:space="preserve">hal-05240616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs « non issus du milieu agricole » en Bourgogne‐Franche-Comté : trajectoires biographiques et entrées en agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des campagnes reconfigurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 405 (2), pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.405.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05240616v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le productivisme sur la sellette. Ce que la colère des agriculteurs nous dit des impasses du système agri-alimentaire actuel</w:t>
               </w:r>
@@ -1648,300 +1648,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la défense de la terre nourricière s’invite au cœur des villes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire agraire et politiques foncières au Brésil : la lente sédimentation des luttes pour la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (220), pp.327 - 336. </w:t>
+              <w:t xml:space="preserve">, 2013, 4 (220), pp.259-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.220.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.220.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647394v1</w:t>
+                <w:t xml:space="preserve">hal-02645841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle des terres agricoles en France. Du gouvernement par les pairs à l'action des experts</w:t>
+                <w:t xml:space="preserve">Quand la défense de la terre nourricière s’invite au cœur des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.043.0251⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (220), pp.327 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.220.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004098v1</w:t>
+                <w:t xml:space="preserve">hal-02647394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire agraire et politiques foncières au Brésil : la lente sédimentation des luttes pour la terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle des terres agricoles en France. Du gouvernement par les pairs à l'action des experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (220), pp.259-265. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.251-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.220.0259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.043.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645841v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs et territoires : quelles inscriptions pour quel développement ? (TERAGRI)</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la sociologie rurale en France (1945-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,191 +3304,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la Sécurité alimentaire au Brésil : Un système national participatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Conférences Brésiliennes de sécurité alimentaire et nutritionnelle, une utopie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547547v1</w:t>
+                <w:t xml:space="preserve">hal-01547543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Conférences Brésiliennes de sécurité alimentaire et nutritionnelle, une utopie sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner la Sécurité alimentaire au Brésil : Un système national participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547543v1</w:t>
+                <w:t xml:space="preserve">hal-01547547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologia da quinta Conferencia Nacional de Seguranca Alimentar e Nutricional (CONSEA)</w:t>
               </w:r>
@@ -4400,178 +4400,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance, territoire et ruralité : deux formes d'articulation socio-économique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bons usages de l'enclavement : une analyse sociologique du &amp;quot;pays diois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Confiance et rationalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude : Les Pays, de Vidal de la Blache aux lois d'aménagement et de développement du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Dijon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761036v1</w:t>
+                <w:t xml:space="preserve">hal-02825929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bons usages de l'enclavement : une analyse sociologique du &amp;quot;pays diois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confiance, territoire et ruralité : deux formes d'articulation socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude : Les Pays, de Vidal de la Blache aux lois d'aménagement et de développement du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Dijon, France. 15 p</w:t>
+              <w:t xml:space="preserve">Colloque : Confiance et rationalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825929v1</w:t>
+                <w:t xml:space="preserve">hal-02761036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages non permanents du rural : nouvelle forme d'appropriation de l'espace et permanence des lieux d'ancrage identitaire</w:t>
               </w:r>
@@ -5402,199 +5402,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empaysannement de luttes urbaines : d’un squat urbain au village liber-terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 7 – De la lutte contre la faim à la promotion de la sécurité alimentaire et nutritionnelle au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+              <w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Militantisme et potagers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 9782757435137</w:t>
+              <w:t xml:space="preserve">Un monde sans faim ? : Gouverner la sécurité alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-226, 2021, 9782724627701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517229v1</w:t>
+                <w:t xml:space="preserve">hal-03247715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7 – De la lutte contre la faim à la promotion de la sécurité alimentaire et nutritionnelle au Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empaysannement de luttes urbaines : d’un squat urbain au village liber-terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet. </w:t>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde sans faim ? : Gouverner la sécurité alimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Militantisme et potagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 9782757435137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03247715v1</w:t>
+                <w:t xml:space="preserve">hal-03517229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la sécurité alimentaire au Brésil. Une approche sociale et participative des politiques alimentaires.</w:t>
               </w:r>
@@ -8149,51 +8149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF01EAAD"/>
+    <w:nsid w:val="6D55FC05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8380,51 +8380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-sencebe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8116-4661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058558144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05109984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.405.0033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04055662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Adinor Jos&#233; Capellesso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Monique Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Andr&#233;ia Tecchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2016v15nesp1p49" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/S21797536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Luiz B&#250;rigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sylvestre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique Mobilit&#233; Spatiale-Fluidit&#233; Sociale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra-Enesad Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Associacao Portuguesa Para O Desenvolvimento Regional,co&#239;mbra (prt)" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/d-une-agriculture-l-autre--9791027505067-page-123.htm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kellenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lemate.paginas.ufsc.br/files/2015/08/GOVERNAN%C3%87A-DA-TERRA-E-SUSTENTABILIDADE_DIGITAL-2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Morsch Porto Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- B&#250;rigo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayong Le Kama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat G&#233;n&#233;ral Du Plan,paris (fra)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04026941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-sencebe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8116-4661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058558144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05109984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.405.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04055662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Adinor Jos&#233; Capellesso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Monique Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Andr&#233;ia Tecchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2016v15nesp1p49" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5801/S21797536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Luiz B&#250;rigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.220.0327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sylvestre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique Mobilit&#233; Spatiale-Fluidit&#233; Sociale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra-Enesad Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Associacao Portuguesa Para O Desenvolvimento Regional,co&#239;mbra (prt)" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-sciences.info/d-une-agriculture-l-autre--9791027505067-page-123.htm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kellenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lemate.paginas.ufsc.br/files/2015/08/GOVERNAN%C3%87A-DA-TERRA-E-SUSTENTABILIDADE_DIGITAL-2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Morsch Porto Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- B&#250;rigo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayong Le Kama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat G&#233;n&#233;ral Du Plan,paris (fra)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04026941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>