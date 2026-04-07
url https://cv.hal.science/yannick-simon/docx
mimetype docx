--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -724,186 +724,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard/Cité de la musique, 254 p., 2013, 9782213677217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00880109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre des Arts de Rouen au temps de Claude Monet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PURH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 28 p., 2013, Magazine éphémère, 978-2-87775-977-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423255v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00880109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Pasdeloup et les origines du concert populaire</w:t>
               </w:r>
@@ -1236,225 +1236,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Wagner à Vichy, la diplomatie musicale de l’Allemagne nazie en 1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Guerpin; Étienne Jardin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faites vos jeux. La musique dans les casinos français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud; Palazzetto Bru Zane, pp.195-217, 2024, 9782330189198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questions de pratique. Questions pratique(s). Pourquoi et comment initier des travaux de recherche-création au département de musicologie de l'Université Toulouse - Jean Jaurès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Dubiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Plana; Julien Garde; Saul Pandelakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.183-191, 2024, Pratiques et théories, 9791037039163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570544v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04535499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -1576,319 +1576,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La lente disparition du répertoire lyrique au concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'opéra français de la Belle Époque au monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.513-519, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Offenbach dans les régions françaises à travers l’exemple du Théâtre des Arts de Rouen (1858-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Yon; Arnold Jacobshagen; Ralf-Olivier Schwarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offenbach, musicien européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud / Palazzetto Bru Zane, pp.305-316, 2022, 978-2330171322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question Wagner : un débat récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'opéra français de la Belle Époque au monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.102-107, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans de répertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Blanc; Yannick Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oser, Former, Jouer : 40 ans d’OFJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invenit, p. 79-82, 2022, 978-2-37680-090-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390503v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03661875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte et la représentation des opéras de Wagner par les Français</w:t>
               </w:r>
@@ -1941,173 +1941,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les souvenirs de la création française de Siegfried à Rouen en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Rose. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bibliothèque municipale de Rouen : 200 ans d’histoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.322-323, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Société des concerts populaires d’Angers dans l’espace musical français (1877-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Huneau; Nicolas Dufetel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">140 ans de musique instrumentale à Angers (1877-2017). Autour de la Société des concerts populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.123-136, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990935v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03162868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visages de Lohengrin à travers la France</w:t>
               </w:r>
@@ -2392,173 +2392,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faut-il mettre au pilori l’histoire de la musique de Rebatet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Piéjus; Alexandra Laederich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, jouer, transmettre la musique de la IIIe République à nos jours. Mélanges pour Myriam Chimènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de documentation Claude Debussy, pp.181-190, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hector Berlioz, compositeur français &amp;quot;aux trois quarts Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Reibel; Alban Ramaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hector Berlioz, 1869-2019. 150 ans de passions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Aedam Musicae, pp.61-70, 2019, 978-2-919046-68-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123361v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02165447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du modèle des concerts populaires à travers l’exemple du Havre (1892-1913)</w:t>
               </w:r>
@@ -3459,380 +3459,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucien Rebatet. Une histoire révisée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir la chanson populaire sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Marrou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, hors-série n°2, p. 51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : « Gilles Demonet. Les concerts Straram (1926-1933). Une révolution dans la vie symphonique à Paris. Paris : Société française de musicologie, 2021. 482 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (1), pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Recension : « Exposer la musique. Le festival du Trocadéro (Paris 1878), par Étienne Jardin. Paris, Horizons d’attente, 2022, 379 pages »</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations du Ring en France. Premières conclusions et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.196-201</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les pérégrinations du Ring en France. Premières conclusions et perspectives de recherches</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « Exposer la musique. Le festival du Trocadéro (Paris 1878), par Étienne Jardin. Paris, Horizons d’attente, 2022, 379 pages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.193-203</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.196-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04114599v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1885 : Camille Saint-Saëns boycotte Angers</w:t>
               </w:r>
@@ -4248,165 +4248,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les voyages de Monsieur Pasdeloup : Propagation d’un modèle et d’un répertoire symphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad Parnassum. A Journal of Eighteenth- and Nineteenth-Century Instrumental Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (30), pp.95-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Esteban Buch. Trauermarsch. L’orchestre de Paris dans l’Argentine de la dictature. Paris : Seuil, 2016. 275 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (1), pp.295-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01665519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Sara Iglesias, Musicologie et Occupation. Science, musique et politique dans la France des « années noires », prélude par Annette Wiewiorka, Paris, Éditions de la Maison des sciences de l’homme, coll. « 54 », 2014, 454 p., 35 €.</w:t>
               </w:r>
@@ -4731,165 +4731,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Guy Gosselin. La symphonie dans la cité à Lille au XIXe siècle. Préface de Joël-Marie Fauquet. Paris : Vrin, 2011. 504 p.</w:t>
+                <w:t xml:space="preserve">Contribution à l’étude des coupures à travers l’exemple de Lohengrin, entre Bruxelles et la France (1870-1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 98 (1), pp.286-289</w:t>
+              <w:t xml:space="preserve">, 2012, 98 (2), pp.405-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568559v1</w:t>
+                <w:t xml:space="preserve">hal-01567402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’étude des coupures à travers l’exemple de Lohengrin, entre Bruxelles et la France (1870-1908)</w:t>
+                <w:t xml:space="preserve">Recension : Guy Gosselin. La symphonie dans la cité à Lille au XIXe siècle. Préface de Joël-Marie Fauquet. Paris : Vrin, 2011. 504 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 98 (2), pp.405-420</w:t>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.286-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567402v1</w:t>
+                <w:t xml:space="preserve">hal-01568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre Paris et la Province à travers l’exemple des concerts populaires en France, 1861-1914</w:t>
               </w:r>
@@ -5577,2484 +5577,2484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Paris (1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrot lunaire à Paris (1921-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Festival international de musique de Toulouse (1950-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Strasbourg (1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ring à Paris (1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Strasbourg (1930)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Nice (1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Nice (1914)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Lyon (1904)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival international de musique de Vichy (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannhäuser à Paris (1861)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner à Rouen (1891-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Toulouse (1927-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Alger (1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Rouen (1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Rouen (1969)</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Nantes (1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Nantes (1935)</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Bordeaux (1954)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Vichy en 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Rouen en 1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orchestre de l’Opéra de Rouen Normandie (1998-2020). Dezède [en ligne] https://dezede.org/dossiers/id/119</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre des Arts de Rouen (1882-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offenbach au Théâtre des Arts de Rouen (1858-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Blanc</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création française de Siegfried à Rouen en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société des concerts du conservatoire de Toulouse (1902-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois concerts Wagner au Théâtre-Italien en 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de Monsieur Pasdeloup (1864-1883)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers concerts populaires à Angers (1864-1865)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts Pasdeloup (1861-1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Festival Mozart (Paris, 30 novembre au 7 décembre 1941)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts Lamoureux (1881-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts populaires au Havre (1892-1913)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concert en France des origines à 1914. Orientations bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelléas et Mélisande à l’Opéra-Comique sous l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de l’Harmonie sacrée (1873-1875)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts de la Pléiade (1943-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts de musique de chambre à Angers (1864-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts à l’Abbaye de Royaumont (1936-1959). Dezède [en ligne] https://dezede.org/dossiers/id/24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tour de France par Lohengrin (1891)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...867 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568857v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-01423592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezède</w:t>
               </w:r>
@@ -8154,50 +8154,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premières rencontres de la musicologie numérique du Consortium-HN Musica2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour la musicologie numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joann Élart; Kévin Roger; Yannick Simon; Thomas Vernet, Dec 2022, Paris, Bibliothèque La Grange-Fleuret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Corpus, répertoire et spectacle vivant II »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8206,152 +8301,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour la musicologie numérique ?, Premières rencontres de la musicologie numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joann Élart; Yannick Simon; Kévin Roger; Thomas Vernet, Dec 2022, Paris, Bibliothèque La Grange-Fleuret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535373v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04535065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle solution numérique pour écrire l’histoire des spectacles : Dezède</w:t>
               </w:r>
@@ -8699,51 +8699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE74F72E"/>
+    <w:nsid w:val="A6F1C901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8930,51 +8930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-1983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056176651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24776749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080154165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communaute-universitaire.univ-rouen.fr/magazine-ephemere-n-1-le-theatre-des-arts-de-rouen-au-temps-de-claude-monet-274399.kjsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.408" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568821v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ta&#239;eb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-1983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056176651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24776749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080154165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communaute-universitaire.univ-rouen.fr/magazine-ephemere-n-1-le-theatre-des-arts-de-rouen-au-temps-de-claude-monet-274399.kjsp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.408" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ta&#239;eb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>