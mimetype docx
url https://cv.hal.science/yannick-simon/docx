--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -724,186 +724,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre des Arts de Rouen au temps de Claude Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PURH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 28 p., 2013, Magazine éphémère, 978-2-87775-977-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard/Cité de la musique, 254 p., 2013, 9782213677217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00880109v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-01423255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Pasdeloup et les origines du concert populaire</w:t>
               </w:r>
@@ -1576,319 +1576,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lente disparition du répertoire lyrique au concert</w:t>
+                <w:t xml:space="preserve">Jacques Offenbach dans les régions françaises à travers l’exemple du Théâtre des Arts de Rouen (1858-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Yon; Arnold Jacobshagen; Ralf-Olivier Schwarz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offenbach, musicien européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud / Palazzetto Bru Zane, pp.305-316, 2022, 978-2330171322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quarante ans de répertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Blanc; Yannick Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oser, Former, Jouer : 40 ans d’OFJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invenit, p. 79-82, 2022, 978-2-37680-090-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question Wagner : un débat récurrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'opéra français de la Belle Époque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.513-519, 2022</w:t>
+              <w:t xml:space="preserve">, Fayard, pp.102-107, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La question Wagner : un débat récurrent</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lente disparition du répertoire lyrique au concert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'opéra français de la Belle Époque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.102-107, 2022</w:t>
+              <w:t xml:space="preserve">, Fayard, pp.513-519, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04390503v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte et la représentation des opéras de Wagner par les Français</w:t>
               </w:r>
@@ -2392,173 +2392,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hector Berlioz, compositeur français &amp;quot;aux trois quarts Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Reibel; Alban Ramaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hector Berlioz, 1869-2019. 150 ans de passions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Aedam Musicae, pp.61-70, 2019, 978-2-919046-68-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faut-il mettre au pilori l’histoire de la musique de Rebatet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Piéjus; Alexandra Laederich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer, jouer, transmettre la musique de la IIIe République à nos jours. Mélanges pour Myriam Chimènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de documentation Claude Debussy, pp.181-190, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165447v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02123361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du modèle des concerts populaires à travers l’exemple du Havre (1892-1913)</w:t>
               </w:r>
@@ -3459,1437 +3459,1437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Définir la chanson populaire sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Marrou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, hors-série n°2, p. 51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « Gilles Demonet. Les concerts Straram (1926-1933). Une révolution dans la vie symphonique à Paris. Paris : Société française de musicologie, 2021. 482 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (1), pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations du Ring en France. Premières conclusions et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.193-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « Exposer la musique. Le festival du Trocadéro (Paris 1878), par Étienne Jardin. Paris, Horizons d’attente, 2022, 379 pages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.196-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucien Rebatet. Une histoire révisée de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Définir la chanson populaire sous l'Occupation</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1885 : Camille Saint-Saëns boycotte Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Marrou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, hors-série n°2, p. 51-64</w:t>
+              <w:t xml:space="preserve">Archives d'Anjou : mélanges d'histoire et d'archéologie angevines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Recension : « Gilles Demonet. Les concerts Straram (1926-1933). Une révolution dans la vie symphonique à Paris. Paris : Société française de musicologie, 2021. 482 p. »</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du spectacle vivant aux humanités numériques : le projet Dezède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « Marie-Hélène Benoit-Otis et Cécile Quesney. Mozart 1941. La Semaine Mozart du Reich allemand et ses invités français. Rennes : Presses universitaires de Rennes, 2019. 254 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 109 (1), pp.151-154</w:t>
+              <w:t xml:space="preserve">, 2020, 106 (1), pp.275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...322 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recension : « Marie-Hélène Benoit-Otis et Cécile Quesney. Mozart 1941. La Semaine Mozart du Reich allemand et ses invités français. Rennes : Presses universitaires de Rennes, 2019. 254 p. »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale dans les villes françaises sous l’Occupation. État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 106 (1), pp.275</w:t>
+              <w:t xml:space="preserve">, 2020, 106 (1), pp.89-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La vie musicale dans les villes françaises sous l’Occupation. État des lieux et perspectives</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « François Anselmini et Rémi Jacobs. Alfred Cortot. Paris : Fayard, 2018. 464 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 106 (1), pp.89-115</w:t>
+              <w:t xml:space="preserve">, 2019, 105 (2), pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recension : « François Anselmini et Rémi Jacobs. Alfred Cortot. Paris : Fayard, 2018. 464 p. »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le subventionnement des concerts symphoniques dans les départements français entre 1861 et 1969</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le prix de la musique, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Esteban Buch. Trauermarsch. L’orchestre de Paris dans l’Argentine de la dictature. Paris : Seuil, 2016. 275 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (2), pp.461-466</w:t>
+              <w:t xml:space="preserve">, 2017, 103 (1), pp.295-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le subventionnement des concerts symphoniques dans les départements français entre 1861 et 1969</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de Monsieur Pasdeloup : Propagation d’un modèle et d’un répertoire symphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad Parnassum. A Journal of Eighteenth- and Nineteenth-Century Instrumental Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (30), pp.95-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sara Iglesias, Musicologie et Occupation. Science, musique et politique dans la France des « années noires », prélude par Annette Wiewiorka, Paris, Éditions de la Maison des sciences de l’homme, coll. « 54 », 2014, 454 p., 35 €.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sabine Teulon Lardic. Inventer le concert public à Montpellier : la Société des concerts symphoniques (1890-1903). Préface de Patrick Taïeb. Lyon : Symétrie, 2014, 391 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.214-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence et la diffusion de la musique de chambre dans les régions françaises au XIXe siècle à travers l’exemple d’Angers (1864-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.279-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Leslie A. Sprout, The Legacy of Wartime France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le prix de la musique, 7</w:t>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les voyages de Monsieur Pasdeloup : Propagation d’un modèle et d’un répertoire symphonique</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Adolphe Jullien conservé à la Bibliothèque historique de la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Parnassum. A Journal of Eighteenth- and Nineteenth-Century Instrumental Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (30), pp.95-134</w:t>
+              <w:t xml:space="preserve">Fontes Artis Musicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.138-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension : Esteban Buch. Trauermarsch. L’orchestre de Paris dans l’Argentine de la dictature. Paris : Seuil, 2016. 275 p.</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Guy Gosselin. La symphonie dans la cité à Lille au XIXe siècle. Préface de Joël-Marie Fauquet. Paris : Vrin, 2011. 504 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 103 (1), pp.295-297</w:t>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.286-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Recension : Sabine Teulon Lardic. Inventer le concert public à Montpellier : la Société des concerts symphoniques (1890-1903). Préface de Patrick Taïeb. Lyon : Symétrie, 2014, 391 p.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude des coupures à travers l’exemple de Lohengrin, entre Bruxelles et la France (1870-1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (1), pp.214-217</w:t>
+              <w:t xml:space="preserve">, 2012, 98 (2), pp.405-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567402v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre Paris et la Province à travers l’exemple des concerts populaires en France, 1861-1914</w:t>
               </w:r>
@@ -5577,1851 +5577,1851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Festival international de musique de Toulouse (1950-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Paris (1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Strasbourg (1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Nice (1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Lyon (1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrot lunaire à Paris (1921-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Ring à Paris (1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival international de musique de Vichy (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannhäuser à Paris (1861)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner à Rouen (1891-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Toulouse (1927-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Rouen (1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Nantes (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Vichy en 1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Alger (1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orchestre de l’Opéra de Rouen Normandie (1998-2020). Dezède [en ligne] https://dezede.org/dossiers/id/119</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre des Arts de Rouen (1882-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Rouen en 1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offenbach au Théâtre des Arts de Rouen (1858-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création française de Siegfried à Rouen en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société des concerts du conservatoire de Toulouse (1902-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois concerts Wagner au Théâtre-Italien en 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers concerts populaires à Angers (1864-1865)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts Pasdeloup (1861-1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de Monsieur Pasdeloup (1864-1883)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665655v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01636720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Festival Mozart (Paris, 30 novembre au 7 décembre 1941)</w:t>
               </w:r>
@@ -8154,204 +8154,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Corpus, répertoire et spectacle vivant II »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour la musicologie numérique ?, Premières rencontres de la musicologie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joann Élart; Yannick Simon; Kévin Roger; Thomas Vernet, Dec 2022, Paris, Bibliothèque La Grange-Fleuret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Premières rencontres de la musicologie numérique du Consortium-HN Musica2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour la musicologie numérique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joann Élart; Kévin Roger; Yannick Simon; Thomas Vernet, Dec 2022, Paris, Bibliothèque La Grange-Fleuret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535065v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04535373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle solution numérique pour écrire l’histoire des spectacles : Dezède</w:t>
               </w:r>
@@ -8699,51 +8699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6F1C901"/>
+    <w:nsid w:val="59A40664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8930,51 +8930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-1983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056176651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24776749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080154165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communaute-universitaire.univ-rouen.fr/magazine-ephemere-n-1-le-theatre-des-arts-de-rouen-au-temps-de-claude-monet-274399.kjsp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.408" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ta&#239;eb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-1983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056176651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24776749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080154165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communaute-universitaire.univ-rouen.fr/magazine-ephemere-n-1-le-theatre-des-arts-de-rouen-au-temps-de-claude-monet-274399.kjsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.408" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ta&#239;eb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>