--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -724,186 +724,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard/Cité de la musique, 254 p., 2013, 9782213677217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00880109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre des Arts de Rouen au temps de Claude Monet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PURH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 28 p., 2013, Magazine éphémère, 978-2-87775-977-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423255v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00880109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Pasdeloup et les origines du concert populaire</w:t>
               </w:r>
@@ -1236,225 +1236,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questions de pratique. Questions pratique(s). Pourquoi et comment initier des travaux de recherche-création au département de musicologie de l'Université Toulouse - Jean Jaurès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dubiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Plana; Julien Garde; Saul Pandelakis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.183-191, 2024, Pratiques et théories, 9791037039163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Wagner à Vichy, la diplomatie musicale de l’Allemagne nazie en 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Guerpin; Étienne Jardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faites vos jeux. La musique dans les casinos français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud; Palazzetto Bru Zane, pp.195-217, 2024, 9782330189198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535499v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04570544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -1576,319 +1576,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La lente disparition du répertoire lyrique au concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'opéra français de la Belle Époque au monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.513-519, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Offenbach dans les régions françaises à travers l’exemple du Théâtre des Arts de Rouen (1858-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Yon; Arnold Jacobshagen; Ralf-Olivier Schwarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offenbach, musicien européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud / Palazzetto Bru Zane, pp.305-316, 2022, 978-2330171322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans de répertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Blanc; Yannick Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oser, Former, Jouer : 40 ans d’OFJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invenit, p. 79-82, 2022, 978-2-37680-090-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question Wagner : un débat récurrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'opéra français de la Belle Époque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.102-107, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661874v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03661875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte et la représentation des opéras de Wagner par les Français</w:t>
               </w:r>
@@ -2392,173 +2392,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faut-il mettre au pilori l’histoire de la musique de Rebatet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Piéjus; Alexandra Laederich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer, jouer, transmettre la musique de la IIIe République à nos jours. Mélanges pour Myriam Chimènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de documentation Claude Debussy, pp.181-190, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hector Berlioz, compositeur français &amp;quot;aux trois quarts Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Reibel; Alban Ramaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hector Berlioz, 1869-2019. 150 ans de passions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Aedam Musicae, pp.61-70, 2019, 978-2-919046-68-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123361v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02165447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du modèle des concerts populaires à travers l’exemple du Havre (1892-1913)</w:t>
               </w:r>
@@ -3425,4718 +3425,4927 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La recherche-création à l’université : méthode et cadres disciplinaires – Entretien avec Sophie Stévance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Stévance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littera incognita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Pré-histoire(s) de la recherche-création, 14, https://blogs.univ-tlse2.fr/littera-incognita-2/2026/05/12/la-recherche-creation-a-luniversite-methode-et-cadres-disciplinaires-entretien-avec-sophie-stevance/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rebatet. Une histoire révisée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « Gilles Demonet. Les concerts Straram (1926-1933). Une révolution dans la vie symphonique à Paris. Paris : Société française de musicologie, 2021. 482 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (1), pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définir la chanson populaire sous l'Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Marrou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, hors-série n°2, p. 51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension : « Gilles Demonet. Les concerts Straram (1926-1933). Une révolution dans la vie symphonique à Paris. Paris : Société française de musicologie, 2021. 482 p. »</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations du Ring en France. Premières conclusions et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.193-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « Exposer la musique. Le festival du Trocadéro (Paris 1878), par Étienne Jardin. Paris, Horizons d’attente, 2022, 379 pages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.196-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1885 : Camille Saint-Saëns boycotte Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives d'Anjou : mélanges d'histoire et d'archéologie angevines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.140-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du spectacle vivant aux humanités numériques : le projet Dezède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « Marie-Hélène Benoit-Otis et Cécile Quesney. Mozart 1941. La Semaine Mozart du Reich allemand et ses invités français. Rennes : Presses universitaires de Rennes, 2019. 254 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 109 (1), pp.151-154</w:t>
+              <w:t xml:space="preserve">, 2020, 106 (1), pp.275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les pérégrinations du Ring en France. Premières conclusions et perspectives de recherches</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale dans les villes françaises sous l’Occupation. État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.193-203</w:t>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (1), pp.89-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension : « Exposer la musique. Le festival du Trocadéro (Paris 1878), par Étienne Jardin. Paris, Horizons d’attente, 2022, 379 pages »</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : « François Anselmini et Rémi Jacobs. Alfred Cortot. Paris : Fayard, 2018. 464 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.196-201</w:t>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (2), pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rebatet. Une histoire révisée de la musique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le subventionnement des concerts symphoniques dans les départements français entre 1861 et 1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1)</w:t>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le prix de la musique, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1885 : Camille Saint-Saëns boycotte Angers</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de Monsieur Pasdeloup : Propagation d’un modèle et d’un répertoire symphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad Parnassum. A Journal of Eighteenth- and Nineteenth-Century Instrumental Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (30), pp.95-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Esteban Buch. Trauermarsch. L’orchestre de Paris dans l’Argentine de la dictature. Paris : Seuil, 2016. 275 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (1), pp.295-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sara Iglesias, Musicologie et Occupation. Science, musique et politique dans la France des « années noires », prélude par Annette Wiewiorka, Paris, Éditions de la Maison des sciences de l’homme, coll. « 54 », 2014, 454 p., 35 €.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sabine Teulon Lardic. Inventer le concert public à Montpellier : la Société des concerts symphoniques (1890-1903). Préface de Patrick Taïeb. Lyon : Symétrie, 2014, 391 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.214-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence et la diffusion de la musique de chambre dans les régions françaises au XIXe siècle à travers l’exemple d’Angers (1864-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.279-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Leslie A. Sprout, The Legacy of Wartime France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Adolphe Jullien conservé à la Bibliothèque historique de la ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fontes Artis Musicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.138-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude des coupures à travers l’exemple de Lohengrin, entre Bruxelles et la France (1870-1908)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (2), pp.405-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Guy Gosselin. La symphonie dans la cité à Lille au XIXe siècle. Préface de Joël-Marie Fauquet. Paris : Vrin, 2011. 504 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.286-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre Paris et la Province à travers l’exemple des concerts populaires en France, 1861-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'AIBM-Groupe français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.84-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Nadia Boulanger et Lili Boulanger. Témoignages et études. Sous la direction d’Alexandra Laederich. Lyon : Éditions Symétrie, 2007. 580 p. (collection « Perpetuum mobile ».)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (2), pp.626-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sylvain Caron, François de Médicis et Michel Duchesneau (dir). Musique et modernité en France (1900-1945). Montréal : Presses de l’université de Montréal, 2006. 431 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93 (1), pp.193-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Lucie Kayas, André Jolivet, Paris : Fayard, 2005, 604 p. Jacques Tchamkerten, Arthur Honegger, Genève, Éditions Papillon, coll. « Mélophiles », 2005, 263 p. Arthur Honegger, Lettres à ses parents (1914-1922), préfacées et annotées par Harry Halbreich, Genève, Éditions Papillon, coll. « 7e note », 2005, 343 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (2), pp.428-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de France, notre Wagner. Le culte de Debussy sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.5-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits sur la musique publiés sous l’Occupation (1940-1944). Étude des ouvrages conservés à la bibliothèque municipale d’Angers dans le fonds Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89 (1), pp.93-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périodiques musicaux français pendant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fontes Artis Musicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (1-2), pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale à Angers pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives d'Anjou : mélanges d'histoire et d'archéologie angevines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22, pp.140-147</w:t>
+              <w:t xml:space="preserve">, 1998, 2, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...1539 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (42)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fêtes musicales de 1835 à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société des concerts de Toulouse (1860-1877)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concert national (1873-1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Paris (1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrot lunaire à Paris (1921-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festival international de musique de Toulouse (1950-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Strasbourg (1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ring à Paris (1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Strasbourg (1930)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Nice (1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Nice (1914)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Lyon (1904)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival international de musique de Vichy (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannhäuser à Paris (1861)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner à Rouen (1891-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Toulouse (1927-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Alger (1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Nantes (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ring à Rouen (1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Nantes (1935)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Bordeaux (1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Ring à Bordeaux (1954)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Vichy en 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ring à Rouen en 1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orchestre de l’Opéra de Rouen Normandie (1998-2020). Dezède [en ligne] https://dezede.org/dossiers/id/119</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre des Arts de Rouen (1882-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Blanc</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offenbach au Théâtre des Arts de Rouen (1858-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création française de Siegfried à Rouen en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société des concerts du conservatoire de Toulouse (1902-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois concerts Wagner au Théâtre-Italien en 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de Monsieur Pasdeloup (1864-1883)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers concerts populaires à Angers (1864-1865)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts Pasdeloup (1861-1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Festival Mozart (Paris, 30 novembre au 7 décembre 1941)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts Lamoureux (1881-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concert en France des origines à 1914. Orientations bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts populaires au Havre (1892-1913)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelléas et Mélisande à l’Opéra-Comique sous l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de l’Harmonie sacrée (1873-1875)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tour de France par Lohengrin (1891)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts de la Pléiade (1943-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts de musique de chambre à Angers (1864-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts à l’Abbaye de Royaumont (1936-1959). Dezède [en ligne] https://dezede.org/dossiers/id/24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...1278 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8146,51 +8355,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières rencontres de la musicologie numérique du Consortium-HN Musica2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Élart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour la musicologie numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joann Élart; Kévin Roger; Yannick Simon; Thomas Vernet, Dec 2022, Paris, Bibliothèque La Grange-Fleuret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Corpus, répertoire et spectacle vivant II »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8206,168 +8510,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour la musicologie numérique ?, Premières rencontres de la musicologie numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joann Élart; Yannick Simon; Kévin Roger; Thomas Vernet, Dec 2022, Paris, Bibliothèque La Grange-Fleuret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle solution numérique pour écrire l’histoire des spectacles : Dezède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8383,181 +8592,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophone Music Criticism Network Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris (Bibliothèque historique de la ville de Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inauguration de la base Dezède, un outil au service de la chronologie des spectacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bordage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les emplois dans l’art lyrique français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Taïeb, Feb 2013, Paris (Opéra Comique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezède et les éphémères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Élart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8573,65 +8782,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées professionnelles 2013 de l’AIBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris (Cité de la musique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8699,51 +8908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59A40664"/>
+    <w:nsid w:val="4604986B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8930,51 +9139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-1983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056176651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24776749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080154165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communaute-universitaire.univ-rouen.fr/magazine-ephemere-n-1-le-theatre-des-arts-de-rouen-au-temps-de-claude-monet-274399.kjsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.408" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ta&#239;eb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-1983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056176651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24776749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080154165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communaute-universitaire.univ-rouen.fr/magazine-ephemere-n-1-le-theatre-des-arts-de-rouen-au-temps-de-claude-monet-274399.kjsp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie St&#233;vance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981021v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ta&#239;eb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>